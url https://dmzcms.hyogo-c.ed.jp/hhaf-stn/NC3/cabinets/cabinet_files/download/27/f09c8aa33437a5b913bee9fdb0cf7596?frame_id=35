--- v0 (2025-10-08)
+++ v1 (2026-06-17)
@@ -1,126 +1,118 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Override PartName="/xl/drawings/drawing2.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
-  <fileVersion appName="xl" lastEdited="7" lowestEdited="6" rupBuild="26731"/>
+  <fileVersion appName="xl" lastEdited="7" lowestEdited="6" rupBuild="24334"/>
   <workbookPr codeName="ThisWorkbook" defaultThemeVersion="124226"/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice Requires="x15">
-      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="C:\Users\user\Downloads\"/>
+      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="C:\Users\s145122\Downloads\"/>
     </mc:Choice>
   </mc:AlternateContent>
-  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{62042DCB-5EB5-480D-9298-6A08C688950B}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
+  <xr:revisionPtr revIDLastSave="0" documentId="8_{9B885B64-290F-4D7A-A93E-D9C0BFD52154}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
   <bookViews>
-    <workbookView xWindow="-110" yWindow="-110" windowWidth="19420" windowHeight="11620" activeTab="1" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
+    <workbookView xWindow="-120" yWindow="-120" windowWidth="29040" windowHeight="15720" activeTab="1" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
   </bookViews>
   <sheets>
     <sheet name="個人" sheetId="5" r:id="rId1"/>
     <sheet name="団体" sheetId="1" r:id="rId2"/>
   </sheets>
   <definedNames>
     <definedName name="_xlnm.Print_Area" localSheetId="1">団体!$A$1:$AH$71</definedName>
   </definedNames>
   <calcPr calcId="125725"/>
+  <extLst>
+    <ext xmlns:xlwcv="http://schemas.microsoft.com/office/spreadsheetml/2024/workbookCompatibilityVersion" uri="{D14903EA-33C4-47F7-8F05-3474C54BE107}">
+      <xlwcv:version setVersion="1"/>
+    </ext>
+  </extLst>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="482" uniqueCount="85">
   <si>
     <t>*</t>
     <phoneticPr fontId="2"/>
   </si>
   <si>
     <t>Ｙ</t>
     <phoneticPr fontId="2"/>
   </si>
   <si>
     <t>Ｒ</t>
     <phoneticPr fontId="2"/>
   </si>
   <si>
     <t>Ｙ</t>
     <phoneticPr fontId="2"/>
   </si>
   <si>
     <t>Ａ</t>
     <phoneticPr fontId="2"/>
   </si>
   <si>
     <t>Ｂ</t>
     <phoneticPr fontId="2"/>
   </si>
   <si>
     <t>No.</t>
     <phoneticPr fontId="2"/>
   </si>
   <si>
     <t>所属</t>
     <rPh sb="0" eb="2">
       <t>ショゾク</t>
     </rPh>
     <phoneticPr fontId="2"/>
   </si>
   <si>
     <t>審判</t>
     <rPh sb="0" eb="2">
       <t>シンパン</t>
-    </rPh>
-[...11 lines deleted...]
-      <t>ダンタイセンヨウ</t>
     </rPh>
     <phoneticPr fontId="2"/>
   </si>
   <si>
     <t>(ｽｺｱ)
 －</t>
     <phoneticPr fontId="2"/>
   </si>
   <si>
     <t>ﾌﾟﾚｰﾔｰ</t>
     <phoneticPr fontId="2"/>
   </si>
   <si>
     <t>第</t>
     <rPh sb="0" eb="1">
       <t>ダイ</t>
     </rPh>
     <phoneticPr fontId="2"/>
   </si>
   <si>
     <t>回戦</t>
     <rPh sb="0" eb="2">
       <t>カイセン</t>
     </rPh>
     <phoneticPr fontId="2"/>
@@ -219,60 +211,50 @@
       <t>ヒョウゴケン</t>
     </rPh>
     <rPh sb="3" eb="7">
       <t>コウトウガッコウ</t>
     </rPh>
     <rPh sb="7" eb="11">
       <t>タイイクレンメイ</t>
     </rPh>
     <rPh sb="17" eb="19">
       <t>センモン</t>
     </rPh>
     <rPh sb="19" eb="20">
       <t>ブ</t>
     </rPh>
     <phoneticPr fontId="2"/>
   </si>
   <si>
     <t>*</t>
     <phoneticPr fontId="2"/>
   </si>
   <si>
     <t>＊</t>
   </si>
   <si>
     <t>（スコア）</t>
-    <phoneticPr fontId="2"/>
-[...8 lines deleted...]
-    </rPh>
     <phoneticPr fontId="2"/>
   </si>
   <si>
     <t>副審</t>
     <rPh sb="0" eb="2">
       <t>フクシン</t>
     </rPh>
     <phoneticPr fontId="2"/>
   </si>
   <si>
     <t>正審</t>
     <rPh sb="0" eb="2">
       <t>セイシン</t>
     </rPh>
     <phoneticPr fontId="2"/>
   </si>
   <si>
     <t>線審</t>
     <rPh sb="0" eb="2">
       <t>センシン</t>
     </rPh>
     <phoneticPr fontId="2"/>
   </si>
   <si>
     <t>分</t>
@@ -503,50 +485,61 @@
     <rPh sb="2" eb="3">
       <t>ギョウ</t>
     </rPh>
     <phoneticPr fontId="2"/>
   </si>
   <si>
     <t>点 検</t>
     <rPh sb="0" eb="1">
       <t>テン</t>
     </rPh>
     <rPh sb="2" eb="3">
       <t>ケン</t>
     </rPh>
     <phoneticPr fontId="2"/>
   </si>
   <si>
     <t>記 録</t>
     <rPh sb="0" eb="1">
       <t>キ</t>
     </rPh>
     <rPh sb="2" eb="3">
       <t>ロク</t>
     </rPh>
     <phoneticPr fontId="2"/>
   </si>
+  <si>
+    <t>　ソフトテニス　スコアシート（団体戦用）</t>
+    <rPh sb="15" eb="19">
+      <t>ダンタイセンヨウ</t>
+    </rPh>
+    <phoneticPr fontId="2"/>
+  </si>
+  <si>
+    <t>ソフトテニス　スコアシート</t>
+    <phoneticPr fontId="2"/>
+  </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="x14ac x16r2 xr">
   <fonts count="12" x14ac:knownFonts="1">
     <font>
       <sz val="11"/>
       <name val="ＭＳ Ｐゴシック"/>
       <family val="3"/>
       <charset val="128"/>
     </font>
     <font>
       <sz val="11"/>
       <name val="ＭＳ Ｐゴシック"/>
       <family val="3"/>
       <charset val="128"/>
     </font>
     <font>
       <sz val="6"/>
       <name val="ＭＳ Ｐゴシック"/>
       <family val="3"/>
       <charset val="128"/>
     </font>
     <font>
@@ -1695,913 +1688,913 @@
       </left>
       <right style="thin">
         <color indexed="64"/>
       </right>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="3">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0">
       <alignment vertical="center"/>
     </xf>
   </cellStyleXfs>
   <cellXfs count="290">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="1" applyFont="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
+    <xf numFmtId="0" fontId="4" fillId="2" borderId="0" xfId="1" applyFont="1" applyFill="1" applyAlignment="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="2" borderId="0" xfId="1" applyFont="1" applyFill="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="2" borderId="10" xfId="2" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="distributed"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="2" borderId="11" xfId="2" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="distributed"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="2" borderId="12" xfId="2" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="distributed"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="2" borderId="54" xfId="2" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="distributed"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="2" borderId="29" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="2" borderId="30" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="2" borderId="31" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="2" borderId="32" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="2" borderId="56" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="2" borderId="33" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="2" borderId="34" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="2" borderId="35" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="2" borderId="36" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="2" borderId="37" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="2" borderId="38" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="2" borderId="39" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="2" borderId="57" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="2" borderId="40" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="2" borderId="41" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="2" borderId="42" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="2" borderId="43" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="2" borderId="44" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="2" borderId="58" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="2" borderId="45" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="2" borderId="46" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="2" borderId="47" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="2" borderId="48" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="2" borderId="59" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="2" borderId="49" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="2" borderId="50" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="9" fillId="2" borderId="14" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="top"/>
+    </xf>
+    <xf numFmtId="0" fontId="9" fillId="2" borderId="21" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="top"/>
+    </xf>
+    <xf numFmtId="0" fontId="9" fillId="2" borderId="15" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="top"/>
+    </xf>
+    <xf numFmtId="0" fontId="9" fillId="2" borderId="16" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="top"/>
+    </xf>
+    <xf numFmtId="0" fontId="9" fillId="2" borderId="6" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" vertical="top"/>
+    </xf>
+    <xf numFmtId="0" fontId="9" fillId="2" borderId="5" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" vertical="top"/>
+    </xf>
+    <xf numFmtId="0" fontId="9" fillId="2" borderId="4" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" vertical="top"/>
+    </xf>
+    <xf numFmtId="0" fontId="9" fillId="2" borderId="60" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" vertical="top"/>
+    </xf>
+    <xf numFmtId="0" fontId="9" fillId="2" borderId="17" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="top"/>
+    </xf>
+    <xf numFmtId="0" fontId="9" fillId="2" borderId="1" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="top"/>
+    </xf>
+    <xf numFmtId="0" fontId="9" fillId="2" borderId="19" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="top"/>
+    </xf>
+    <xf numFmtId="0" fontId="9" fillId="2" borderId="2" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="top"/>
+    </xf>
+    <xf numFmtId="0" fontId="9" fillId="2" borderId="3" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" vertical="top"/>
+    </xf>
+    <xf numFmtId="0" fontId="9" fillId="2" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" vertical="top"/>
+    </xf>
+    <xf numFmtId="0" fontId="9" fillId="2" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" vertical="top"/>
+    </xf>
+    <xf numFmtId="0" fontId="9" fillId="2" borderId="18" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="top"/>
+    </xf>
+    <xf numFmtId="0" fontId="9" fillId="2" borderId="20" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="top"/>
+    </xf>
+    <xf numFmtId="0" fontId="9" fillId="2" borderId="7" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="top"/>
+    </xf>
+    <xf numFmtId="0" fontId="9" fillId="2" borderId="22" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="top"/>
+    </xf>
+    <xf numFmtId="0" fontId="9" fillId="2" borderId="23" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="top"/>
+    </xf>
+    <xf numFmtId="0" fontId="9" fillId="2" borderId="24" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="top"/>
+    </xf>
+    <xf numFmtId="0" fontId="9" fillId="2" borderId="25" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="top"/>
+    </xf>
+    <xf numFmtId="0" fontId="9" fillId="2" borderId="9" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" vertical="top"/>
+    </xf>
+    <xf numFmtId="0" fontId="9" fillId="2" borderId="8" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" vertical="top"/>
+    </xf>
+    <xf numFmtId="0" fontId="9" fillId="2" borderId="7" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" vertical="top"/>
+    </xf>
+    <xf numFmtId="0" fontId="9" fillId="2" borderId="61" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" vertical="top"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="2" borderId="10" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="2" borderId="10" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="2" borderId="11" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="7" fillId="2" borderId="10" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="2" borderId="51" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="7" fillId="2" borderId="0" xfId="1" applyFont="1" applyFill="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="2" borderId="52" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="2" borderId="53" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="7" fillId="2" borderId="12" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="2" borderId="12" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="2" borderId="54" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="7" fillId="2" borderId="27" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center" shrinkToFit="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="7" fillId="2" borderId="0" xfId="1" applyFont="1" applyFill="1" applyAlignment="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="7" fillId="2" borderId="26" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="7" fillId="2" borderId="28" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center" shrinkToFit="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="2" borderId="13" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="7" fillId="2" borderId="13" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="2" borderId="55" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="0" xfId="1" applyFont="1" applyAlignment="1">
+      <alignment vertical="center" shrinkToFit="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="2" borderId="6" xfId="0" applyFont="1" applyFill="1" applyBorder="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="2" borderId="4" xfId="0" applyFont="1" applyFill="1" applyBorder="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="2" borderId="5" xfId="0" applyFont="1" applyFill="1" applyBorder="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="2" borderId="9" xfId="0" applyFont="1" applyFill="1" applyBorder="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="2" borderId="8" xfId="0" applyFont="1" applyFill="1" applyBorder="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="2" borderId="3" xfId="0" applyFont="1" applyFill="1" applyBorder="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="2" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="2" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="2" borderId="7" xfId="0" applyFont="1" applyFill="1" applyBorder="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="2" borderId="10" xfId="2" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="distributed"/>
+    </xf>
+    <xf numFmtId="0" fontId="6" fillId="2" borderId="27" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="distributed" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="6" fillId="2" borderId="10" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="distributed" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="2" borderId="53" xfId="2" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="distributed"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="2" borderId="12" xfId="2" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="distributed"/>
+    </xf>
+    <xf numFmtId="0" fontId="6" fillId="2" borderId="70" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="top"/>
+    </xf>
+    <xf numFmtId="0" fontId="6" fillId="2" borderId="83" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="top"/>
+    </xf>
+    <xf numFmtId="0" fontId="6" fillId="2" borderId="12" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="top"/>
+    </xf>
+    <xf numFmtId="0" fontId="6" fillId="2" borderId="63" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="top"/>
+    </xf>
+    <xf numFmtId="0" fontId="6" fillId="2" borderId="85" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="top"/>
+    </xf>
+    <xf numFmtId="0" fontId="6" fillId="2" borderId="53" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="top"/>
+    </xf>
+    <xf numFmtId="0" fontId="6" fillId="2" borderId="79" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="top"/>
+    </xf>
+    <xf numFmtId="0" fontId="6" fillId="2" borderId="54" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="top"/>
+    </xf>
+    <xf numFmtId="0" fontId="6" fillId="2" borderId="27" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="top"/>
+    </xf>
+    <xf numFmtId="0" fontId="6" fillId="2" borderId="10" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="top"/>
+    </xf>
+    <xf numFmtId="0" fontId="6" fillId="2" borderId="11" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="top"/>
+    </xf>
+    <xf numFmtId="0" fontId="6" fillId="2" borderId="62" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="top"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="2" borderId="11" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="2" borderId="52" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="2" borderId="27" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="2" borderId="53" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="2" borderId="54" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="2" borderId="51" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="7" fillId="2" borderId="27" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="7" fillId="2" borderId="11" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="7" fillId="2" borderId="51" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="7" fillId="2" borderId="52" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="7" fillId="2" borderId="53" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="7" fillId="2" borderId="54" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="2" borderId="27" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" textRotation="255"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="2" borderId="10" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" textRotation="255"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="2" borderId="11" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" textRotation="255"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="2" borderId="51" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" textRotation="255"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="2" borderId="0" xfId="1" applyFont="1" applyFill="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" textRotation="255"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="2" borderId="52" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" textRotation="255"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="2" borderId="53" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" textRotation="255"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="2" borderId="12" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" textRotation="255"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="2" borderId="54" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" textRotation="255"/>
+    </xf>
+    <xf numFmtId="0" fontId="7" fillId="2" borderId="27" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" shrinkToFit="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="7" fillId="2" borderId="10" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" shrinkToFit="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="7" fillId="2" borderId="11" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" shrinkToFit="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="7" fillId="2" borderId="51" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" shrinkToFit="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="7" fillId="2" borderId="0" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" shrinkToFit="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="7" fillId="2" borderId="52" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" shrinkToFit="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="7" fillId="2" borderId="53" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" shrinkToFit="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="7" fillId="2" borderId="12" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" shrinkToFit="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="7" fillId="2" borderId="54" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" shrinkToFit="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="2" borderId="10" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="2" borderId="62" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="2" borderId="0" xfId="1" applyFont="1" applyFill="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="2" borderId="26" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="2" borderId="12" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="2" borderId="63" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="2" borderId="65" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="2" borderId="68" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="7" fillId="2" borderId="74" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="7" fillId="2" borderId="75" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="7" fillId="2" borderId="76" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="6" fillId="2" borderId="77" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" shrinkToFit="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="6" fillId="2" borderId="76" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" shrinkToFit="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="2" borderId="69" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="7" fillId="2" borderId="0" xfId="1" applyFont="1" applyFill="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="7" fillId="2" borderId="65" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1" shrinkToFit="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="7" fillId="2" borderId="66" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" shrinkToFit="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="7" fillId="2" borderId="13" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" shrinkToFit="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="7" fillId="2" borderId="67" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" shrinkToFit="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="7" fillId="2" borderId="27" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1" shrinkToFit="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="7" fillId="2" borderId="28" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" shrinkToFit="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="7" fillId="2" borderId="28" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="7" fillId="2" borderId="13" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="7" fillId="2" borderId="67" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="2" borderId="65" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1" shrinkToFit="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="2" borderId="11" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" shrinkToFit="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="2" borderId="68" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" shrinkToFit="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="2" borderId="54" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" shrinkToFit="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="7" fillId="2" borderId="10" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="7" fillId="2" borderId="12" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="2" borderId="71" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="2" borderId="78" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="2" borderId="64" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="2" borderId="74" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="7" fillId="2" borderId="70" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" shrinkToFit="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="2" borderId="10" xfId="1" quotePrefix="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="2" borderId="10" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="2" borderId="12" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="2" borderId="0" xfId="1" applyFont="1" applyFill="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="7" fillId="2" borderId="62" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="2" borderId="10" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1" shrinkToFit="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="2" borderId="12" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" shrinkToFit="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="6" fillId="2" borderId="74" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" shrinkToFit="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="8" fillId="2" borderId="51" xfId="2" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="8" fillId="2" borderId="0" xfId="2" applyFont="1" applyFill="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="8" fillId="2" borderId="52" xfId="2" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="8" fillId="2" borderId="53" xfId="2" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="8" fillId="2" borderId="12" xfId="2" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="8" fillId="2" borderId="54" xfId="2" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="2" borderId="65" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" textRotation="255"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="2" borderId="69" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" textRotation="255"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="2" borderId="68" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" textRotation="255"/>
+    </xf>
     <xf numFmtId="0" fontId="3" fillId="2" borderId="0" xfId="1" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="4" fillId="2" borderId="0" xfId="1" applyFont="1" applyFill="1" applyAlignment="1">
-[...2 lines deleted...]
-    <xf numFmtId="0" fontId="4" fillId="2" borderId="0" xfId="1" applyFont="1" applyFill="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="7" fillId="2" borderId="0" xfId="1" applyFont="1" applyFill="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" shrinkToFit="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="2" borderId="70" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="2" borderId="79" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="2" borderId="54" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="2" borderId="70" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="7" fillId="2" borderId="62" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" shrinkToFit="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="7" fillId="2" borderId="26" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" shrinkToFit="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="7" fillId="2" borderId="63" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" shrinkToFit="1"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="2" borderId="72" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" shrinkToFit="1"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="2" borderId="71" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" shrinkToFit="1"/>
     </xf>
-    <xf numFmtId="0" fontId="5" fillId="2" borderId="71" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
-[...25 lines deleted...]
-    </xf>
     <xf numFmtId="0" fontId="4" fillId="2" borderId="73" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" shrinkToFit="1"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="2" borderId="64" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" shrinkToFit="1"/>
     </xf>
-    <xf numFmtId="0" fontId="5" fillId="2" borderId="64" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
-[...82 lines deleted...]
-    </xf>
     <xf numFmtId="0" fontId="7" fillId="2" borderId="65" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" shrinkToFit="1"/>
     </xf>
-    <xf numFmtId="0" fontId="7" fillId="2" borderId="27" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
-[...10 lines deleted...]
-    </xf>
     <xf numFmtId="0" fontId="7" fillId="2" borderId="69" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" shrinkToFit="1"/>
     </xf>
-    <xf numFmtId="0" fontId="7" fillId="2" borderId="51" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
-[...10 lines deleted...]
-    </xf>
     <xf numFmtId="0" fontId="7" fillId="2" borderId="68" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" shrinkToFit="1"/>
     </xf>
-    <xf numFmtId="0" fontId="7" fillId="2" borderId="53" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
-[...406 lines deleted...]
-    </xf>
     <xf numFmtId="0" fontId="7" fillId="2" borderId="81" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" shrinkToFit="1"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="2" borderId="86" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" shrinkToFit="1"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="2" borderId="84" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" shrinkToFit="1"/>
     </xf>
-    <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1">
-[...3 lines deleted...]
-      <alignment vertical="center" shrinkToFit="1"/>
+    <xf numFmtId="0" fontId="6" fillId="2" borderId="10" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="6" fillId="2" borderId="11" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="6" fillId="2" borderId="12" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="6" fillId="2" borderId="54" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="2" borderId="64" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" shrinkToFit="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="2" borderId="64" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="11" fillId="2" borderId="27" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1" shrinkToFit="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="11" fillId="2" borderId="11" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" shrinkToFit="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="11" fillId="2" borderId="51" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" shrinkToFit="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="11" fillId="2" borderId="52" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" shrinkToFit="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="11" fillId="2" borderId="53" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" shrinkToFit="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="11" fillId="2" borderId="54" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" shrinkToFit="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="6" fillId="2" borderId="27" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="6" fillId="2" borderId="53" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="2" borderId="27" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" shrinkToFit="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="2" borderId="53" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" shrinkToFit="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="2" borderId="11" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" shrinkToFit="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="2" borderId="54" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" shrinkToFit="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="2" borderId="80" xfId="0" quotePrefix="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="2" borderId="5" xfId="0" quotePrefix="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="2" borderId="18" xfId="0" quotePrefix="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="2" borderId="8" xfId="0" quotePrefix="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="2" borderId="51" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" shrinkToFit="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="2" borderId="52" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" shrinkToFit="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="2" borderId="17" xfId="0" quotePrefix="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="2" borderId="2" xfId="0" quotePrefix="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="2" borderId="74" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="2" borderId="75" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="2" borderId="76" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="2" borderId="74" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="2" borderId="75" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="2" borderId="76" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="2" borderId="84" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="2" borderId="84" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="2" borderId="11" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="2" borderId="67" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="2" borderId="27" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="2" borderId="10" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="2" borderId="53" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="2" borderId="12" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="2" borderId="54" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="11" fillId="2" borderId="27" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" textRotation="255"/>
+    </xf>
+    <xf numFmtId="0" fontId="11" fillId="2" borderId="10" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" textRotation="255"/>
+    </xf>
+    <xf numFmtId="0" fontId="11" fillId="2" borderId="53" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" textRotation="255"/>
+    </xf>
+    <xf numFmtId="0" fontId="11" fillId="2" borderId="12" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" textRotation="255"/>
+    </xf>
+    <xf numFmtId="0" fontId="11" fillId="2" borderId="11" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" textRotation="255"/>
+    </xf>
+    <xf numFmtId="0" fontId="11" fillId="2" borderId="54" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" textRotation="255"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="2" borderId="65" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="2" borderId="68" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="2" borderId="10" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="2" borderId="11" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="2" borderId="12" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="2" borderId="54" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="2" borderId="62" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="2" borderId="63" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right"/>
+    </xf>
+    <xf numFmtId="0" fontId="6" fillId="2" borderId="27" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" vertical="center" shrinkToFit="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="6" fillId="2" borderId="10" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" vertical="center" shrinkToFit="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="6" fillId="2" borderId="53" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" vertical="center" shrinkToFit="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="6" fillId="2" borderId="12" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" vertical="center" shrinkToFit="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="2" borderId="10" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" shrinkToFit="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="2" borderId="12" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" shrinkToFit="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="6" fillId="2" borderId="10" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" shrinkToFit="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="6" fillId="2" borderId="12" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" shrinkToFit="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="6" fillId="2" borderId="11" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" vertical="center" shrinkToFit="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="6" fillId="2" borderId="54" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" vertical="center" shrinkToFit="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="6" fillId="2" borderId="10" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" shrinkToFit="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="6" fillId="2" borderId="12" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" shrinkToFit="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="2" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="2" borderId="64" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" textRotation="255" shrinkToFit="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="2" borderId="64" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="distributed" vertical="center" wrapText="1" indent="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="2" borderId="82" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="2" borderId="83" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="2" borderId="66" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="2" borderId="55" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="11" fillId="2" borderId="64" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1" shrinkToFit="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="11" fillId="2" borderId="64" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" shrinkToFit="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="11" fillId="2" borderId="27" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="11" fillId="2" borderId="10" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="11" fillId="2" borderId="11" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="11" fillId="2" borderId="53" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="11" fillId="2" borderId="12" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="11" fillId="2" borderId="54" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="10" fillId="2" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
-    </xf>
-[...271 lines deleted...]
-      <alignment horizontal="right" vertical="center" shrinkToFit="1"/>
     </xf>
   </cellXfs>
   <cellStyles count="3">
     <cellStyle name="標準" xfId="0" builtinId="0"/>
     <cellStyle name="標準_H1７男子団体結果出力用" xfId="1" xr:uid="{00000000-0005-0000-0000-000001000000}"/>
     <cellStyle name="標準_ジャッジペーパー" xfId="2" xr:uid="{00000000-0005-0000-0000-000002000000}"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotStyleLight16"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
       <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
@@ -2857,163 +2850,197 @@
         <a:fillRef idx="1">
           <a:schemeClr val="accent1"/>
         </a:fillRef>
         <a:effectRef idx="0">
           <a:schemeClr val="accent1"/>
         </a:effectRef>
         <a:fontRef idx="minor">
           <a:schemeClr val="lt1"/>
         </a:fontRef>
       </xdr:style>
       <xdr:txBody>
         <a:bodyPr vertOverflow="clip" horzOverflow="clip" rtlCol="0" anchor="t"/>
         <a:lstStyle/>
         <a:p>
           <a:pPr algn="l"/>
           <a:endParaRPr kumimoji="1" lang="ja-JP" altLang="en-US" sz="1100"/>
         </a:p>
       </xdr:txBody>
     </xdr:sp>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
-<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme 2007 - 2010">
+<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office テーマ">
   <a:themeElements>
-    <a:clrScheme name="Office 2007 - 2010">
+    <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>
         <a:srgbClr val="9BBB59"/>
       </a:accent3>
       <a:accent4>
         <a:srgbClr val="8064A2"/>
       </a:accent4>
       <a:accent5>
         <a:srgbClr val="4BACC6"/>
       </a:accent5>
       <a:accent6>
         <a:srgbClr val="F79646"/>
       </a:accent6>
       <a:hlink>
         <a:srgbClr val="0000FF"/>
       </a:hlink>
       <a:folHlink>
         <a:srgbClr val="800080"/>
       </a:folHlink>
     </a:clrScheme>
-    <a:fontScheme name="Office 2007 - 2010">
+    <a:fontScheme name="Office">
       <a:majorFont>
-        <a:latin typeface="Cambria"/>
+        <a:latin typeface="Cambria" panose="020F0302020204030204"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
         <a:font script="Jpan" typeface="ＭＳ Ｐゴシック"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
         <a:font script="Hans" typeface="宋体"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Times New Roman"/>
         <a:font script="Hebr" typeface="Times New Roman"/>
         <a:font script="Thai" typeface="Tahoma"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Times New Roman"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
         <a:font script="Geor" typeface="Sylfaen"/>
+        <a:font script="Armn" typeface="Arial"/>
+        <a:font script="Bugi" typeface="Leelawadee UI"/>
+        <a:font script="Bopo" typeface="Microsoft JhengHei"/>
+        <a:font script="Java" typeface="Javanese Text"/>
+        <a:font script="Lisu" typeface="Segoe UI"/>
+        <a:font script="Mymr" typeface="Myanmar Text"/>
+        <a:font script="Nkoo" typeface="Ebrima"/>
+        <a:font script="Olck" typeface="Nirmala UI"/>
+        <a:font script="Osma" typeface="Ebrima"/>
+        <a:font script="Phag" typeface="Phagspa"/>
+        <a:font script="Syrn" typeface="Estrangelo Edessa"/>
+        <a:font script="Syrj" typeface="Estrangelo Edessa"/>
+        <a:font script="Syre" typeface="Estrangelo Edessa"/>
+        <a:font script="Sora" typeface="Nirmala UI"/>
+        <a:font script="Tale" typeface="Microsoft Tai Le"/>
+        <a:font script="Talu" typeface="Microsoft New Tai Lue"/>
+        <a:font script="Tfng" typeface="Ebrima"/>
       </a:majorFont>
       <a:minorFont>
-        <a:latin typeface="Calibri"/>
+        <a:latin typeface="Calibri" panose="020F0502020204030204"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
         <a:font script="Jpan" typeface="ＭＳ Ｐゴシック"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
         <a:font script="Hans" typeface="宋体"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Arial"/>
         <a:font script="Hebr" typeface="Arial"/>
         <a:font script="Thai" typeface="Tahoma"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="DaunPenh"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Arial"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
         <a:font script="Geor" typeface="Sylfaen"/>
+        <a:font script="Armn" typeface="Arial"/>
+        <a:font script="Bugi" typeface="Leelawadee UI"/>
+        <a:font script="Bopo" typeface="Microsoft JhengHei"/>
+        <a:font script="Java" typeface="Javanese Text"/>
+        <a:font script="Lisu" typeface="Segoe UI"/>
+        <a:font script="Mymr" typeface="Myanmar Text"/>
+        <a:font script="Nkoo" typeface="Ebrima"/>
+        <a:font script="Olck" typeface="Nirmala UI"/>
+        <a:font script="Osma" typeface="Ebrima"/>
+        <a:font script="Phag" typeface="Phagspa"/>
+        <a:font script="Syrn" typeface="Estrangelo Edessa"/>
+        <a:font script="Syrj" typeface="Estrangelo Edessa"/>
+        <a:font script="Syre" typeface="Estrangelo Edessa"/>
+        <a:font script="Sora" typeface="Nirmala UI"/>
+        <a:font script="Tale" typeface="Microsoft Tai Le"/>
+        <a:font script="Talu" typeface="Microsoft New Tai Lue"/>
+        <a:font script="Tfng" typeface="Ebrima"/>
       </a:minorFont>
     </a:fontScheme>
-    <a:fmtScheme name="Office 2007 - 2010">
+    <a:fmtScheme name="Office">
       <a:fillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
                 <a:tint val="50000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="35000">
               <a:schemeClr val="phClr">
                 <a:tint val="37000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:tint val="15000"/>
                 <a:satMod val="350000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
@@ -3156,5454 +3183,5454 @@
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings2.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0000-000000000000}">
   <sheetPr codeName="Sheet10">
     <pageSetUpPr fitToPage="1"/>
   </sheetPr>
   <dimension ref="A1:AL36"/>
   <sheetViews>
-    <sheetView topLeftCell="A25" zoomScale="85" zoomScaleNormal="75" workbookViewId="0">
-      <selection activeCell="F40" sqref="F40"/>
+    <sheetView zoomScale="85" zoomScaleNormal="75" workbookViewId="0">
+      <selection activeCell="A2" sqref="A2"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr defaultColWidth="9" defaultRowHeight="13" x14ac:dyDescent="0.2"/>
+  <sheetFormatPr defaultColWidth="9" defaultRowHeight="13.5" x14ac:dyDescent="0.15"/>
   <cols>
-    <col min="1" max="38" width="2.81640625" style="1" customWidth="1"/>
-    <col min="39" max="39" width="1.90625" style="1" customWidth="1"/>
+    <col min="1" max="38" width="2.875" style="1" customWidth="1"/>
+    <col min="39" max="39" width="1.875" style="1" customWidth="1"/>
     <col min="40" max="16384" width="9" style="1"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:38" ht="20.5" x14ac:dyDescent="0.2">
-      <c r="A1" s="2" t="s">
+    <row r="1" spans="1:38" ht="21" x14ac:dyDescent="0.15">
+      <c r="A1" s="188" t="s">
+        <v>84</v>
+      </c>
+      <c r="B1" s="188"/>
+      <c r="C1" s="188"/>
+      <c r="D1" s="188"/>
+      <c r="E1" s="188"/>
+      <c r="F1" s="188"/>
+      <c r="G1" s="188"/>
+      <c r="H1" s="188"/>
+      <c r="I1" s="188"/>
+      <c r="J1" s="188"/>
+      <c r="K1" s="188"/>
+      <c r="L1" s="188"/>
+      <c r="M1" s="188"/>
+      <c r="N1" s="188"/>
+      <c r="O1" s="188"/>
+      <c r="P1" s="188"/>
+      <c r="Q1" s="188"/>
+      <c r="R1" s="188"/>
+      <c r="S1" s="188"/>
+      <c r="T1" s="188"/>
+      <c r="U1" s="188"/>
+      <c r="V1" s="188"/>
+      <c r="W1" s="188"/>
+      <c r="X1" s="188"/>
+      <c r="Y1" s="188"/>
+      <c r="Z1" s="188"/>
+      <c r="AA1" s="188"/>
+      <c r="AB1" s="188"/>
+      <c r="AC1" s="188"/>
+      <c r="AD1" s="188"/>
+      <c r="AE1" s="188"/>
+      <c r="AF1" s="188"/>
+      <c r="AG1" s="188"/>
+      <c r="AH1" s="188"/>
+      <c r="AI1" s="188"/>
+      <c r="AJ1" s="188"/>
+      <c r="AK1" s="188"/>
+      <c r="AL1" s="188"/>
+    </row>
+    <row r="2" spans="1:38" ht="6.75" customHeight="1" thickBot="1" x14ac:dyDescent="0.2">
+      <c r="A2" s="2"/>
+      <c r="B2" s="2"/>
+      <c r="C2" s="2"/>
+      <c r="D2" s="2"/>
+      <c r="E2" s="2"/>
+      <c r="F2" s="2"/>
+      <c r="G2" s="2"/>
+      <c r="H2" s="2"/>
+      <c r="I2" s="2"/>
+      <c r="J2" s="2"/>
+      <c r="K2" s="2"/>
+      <c r="L2" s="2"/>
+      <c r="M2" s="2"/>
+      <c r="N2" s="2"/>
+      <c r="O2" s="2"/>
+      <c r="P2" s="2"/>
+      <c r="Q2" s="2"/>
+      <c r="R2" s="2"/>
+      <c r="S2" s="2"/>
+      <c r="T2" s="2"/>
+      <c r="U2" s="2"/>
+      <c r="V2" s="2"/>
+      <c r="W2" s="2"/>
+      <c r="X2" s="2"/>
+      <c r="Y2" s="2"/>
+      <c r="Z2" s="2"/>
+      <c r="AA2" s="2"/>
+      <c r="AB2" s="2"/>
+      <c r="AC2" s="2"/>
+      <c r="AD2" s="2"/>
+      <c r="AE2" s="2"/>
+      <c r="AF2" s="2"/>
+      <c r="AG2" s="2"/>
+      <c r="AH2" s="2"/>
+      <c r="AI2" s="2"/>
+      <c r="AJ2" s="3"/>
+      <c r="AK2" s="2"/>
+      <c r="AL2" s="2"/>
+    </row>
+    <row r="3" spans="1:38" ht="23.45" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="A3" s="197" t="s">
+        <v>16</v>
+      </c>
+      <c r="B3" s="198"/>
+      <c r="C3" s="166" t="s">
+        <v>55</v>
+      </c>
+      <c r="D3" s="166"/>
+      <c r="E3" s="166"/>
+      <c r="F3" s="166"/>
+      <c r="G3" s="166"/>
+      <c r="H3" s="166"/>
+      <c r="I3" s="166"/>
+      <c r="J3" s="166" t="s">
+        <v>11</v>
+      </c>
+      <c r="K3" s="167"/>
+      <c r="L3" s="193"/>
+      <c r="M3" s="193"/>
+      <c r="N3" s="193"/>
+      <c r="O3" s="193"/>
+      <c r="P3" s="190" t="s">
+        <v>17</v>
+      </c>
+      <c r="Q3" s="190"/>
+      <c r="R3" s="191"/>
+      <c r="S3" s="98" t="s">
         <v>37</v>
       </c>
-      <c r="B1" s="2"/>
-[...91 lines deleted...]
-      <c r="J3" s="7" t="s">
+      <c r="T3" s="94"/>
+      <c r="U3" s="94"/>
+      <c r="V3" s="94"/>
+      <c r="W3" s="94"/>
+      <c r="X3" s="94"/>
+      <c r="Y3" s="94"/>
+      <c r="Z3" s="94"/>
+      <c r="AA3" s="94"/>
+      <c r="AB3" s="100"/>
+      <c r="AC3" s="98" t="s">
+        <v>36</v>
+      </c>
+      <c r="AD3" s="94"/>
+      <c r="AE3" s="94"/>
+      <c r="AF3" s="94"/>
+      <c r="AG3" s="94"/>
+      <c r="AH3" s="94"/>
+      <c r="AI3" s="94"/>
+      <c r="AJ3" s="94"/>
+      <c r="AK3" s="94"/>
+      <c r="AL3" s="95"/>
+    </row>
+    <row r="4" spans="1:38" ht="23.45" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="A4" s="199"/>
+      <c r="B4" s="200"/>
+      <c r="C4" s="168"/>
+      <c r="D4" s="168"/>
+      <c r="E4" s="168"/>
+      <c r="F4" s="168"/>
+      <c r="G4" s="168"/>
+      <c r="H4" s="168"/>
+      <c r="I4" s="168"/>
+      <c r="J4" s="168"/>
+      <c r="K4" s="169"/>
+      <c r="L4" s="140"/>
+      <c r="M4" s="140"/>
+      <c r="N4" s="140"/>
+      <c r="O4" s="140"/>
+      <c r="P4" s="173"/>
+      <c r="Q4" s="173"/>
+      <c r="R4" s="192"/>
+      <c r="S4" s="99"/>
+      <c r="T4" s="96"/>
+      <c r="U4" s="96"/>
+      <c r="V4" s="96"/>
+      <c r="W4" s="96"/>
+      <c r="X4" s="96"/>
+      <c r="Y4" s="96"/>
+      <c r="Z4" s="96"/>
+      <c r="AA4" s="96"/>
+      <c r="AB4" s="101"/>
+      <c r="AC4" s="99"/>
+      <c r="AD4" s="96"/>
+      <c r="AE4" s="96"/>
+      <c r="AF4" s="96"/>
+      <c r="AG4" s="96"/>
+      <c r="AH4" s="96"/>
+      <c r="AI4" s="96"/>
+      <c r="AJ4" s="96"/>
+      <c r="AK4" s="96"/>
+      <c r="AL4" s="97"/>
+    </row>
+    <row r="5" spans="1:38" ht="23.45" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="A5" s="149" t="s">
+        <v>11</v>
+      </c>
+      <c r="B5" s="138"/>
+      <c r="C5" s="136"/>
+      <c r="D5" s="136"/>
+      <c r="E5" s="136"/>
+      <c r="F5" s="136"/>
+      <c r="G5" s="136"/>
+      <c r="H5" s="136" t="s">
         <v>12</v>
       </c>
-      <c r="K3" s="8"/>
-[...4 lines deleted...]
-      <c r="P3" s="10" t="s">
+      <c r="I5" s="106"/>
+      <c r="J5" s="90" t="s">
+        <v>41</v>
+      </c>
+      <c r="K5" s="91"/>
+      <c r="L5" s="91"/>
+      <c r="M5" s="89"/>
+      <c r="N5" s="89"/>
+      <c r="O5" s="4" t="s">
+        <v>40</v>
+      </c>
+      <c r="P5" s="89"/>
+      <c r="Q5" s="89"/>
+      <c r="R5" s="5" t="s">
+        <v>39</v>
+      </c>
+      <c r="S5" s="102" t="s">
+        <v>38</v>
+      </c>
+      <c r="T5" s="103"/>
+      <c r="U5" s="103"/>
+      <c r="V5" s="103"/>
+      <c r="W5" s="103"/>
+      <c r="X5" s="103"/>
+      <c r="Y5" s="103"/>
+      <c r="Z5" s="103"/>
+      <c r="AA5" s="103"/>
+      <c r="AB5" s="104"/>
+      <c r="AC5" s="102" t="s">
+        <v>38</v>
+      </c>
+      <c r="AD5" s="103"/>
+      <c r="AE5" s="103"/>
+      <c r="AF5" s="103"/>
+      <c r="AG5" s="103"/>
+      <c r="AH5" s="103"/>
+      <c r="AI5" s="103"/>
+      <c r="AJ5" s="103"/>
+      <c r="AK5" s="103"/>
+      <c r="AL5" s="105"/>
+    </row>
+    <row r="6" spans="1:38" ht="23.45" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="A6" s="143"/>
+      <c r="B6" s="140"/>
+      <c r="C6" s="140"/>
+      <c r="D6" s="140"/>
+      <c r="E6" s="140"/>
+      <c r="F6" s="140"/>
+      <c r="G6" s="140"/>
+      <c r="H6" s="140"/>
+      <c r="I6" s="110"/>
+      <c r="J6" s="92" t="s">
+        <v>42</v>
+      </c>
+      <c r="K6" s="93"/>
+      <c r="L6" s="93"/>
+      <c r="M6" s="93"/>
+      <c r="N6" s="93"/>
+      <c r="O6" s="6" t="s">
+        <v>40</v>
+      </c>
+      <c r="P6" s="93"/>
+      <c r="Q6" s="93"/>
+      <c r="R6" s="7" t="s">
+        <v>39</v>
+      </c>
+      <c r="S6" s="99"/>
+      <c r="T6" s="96"/>
+      <c r="U6" s="96"/>
+      <c r="V6" s="96"/>
+      <c r="W6" s="96"/>
+      <c r="X6" s="96"/>
+      <c r="Y6" s="96"/>
+      <c r="Z6" s="96"/>
+      <c r="AA6" s="96"/>
+      <c r="AB6" s="101"/>
+      <c r="AC6" s="99"/>
+      <c r="AD6" s="96"/>
+      <c r="AE6" s="96"/>
+      <c r="AF6" s="96"/>
+      <c r="AG6" s="96"/>
+      <c r="AH6" s="96"/>
+      <c r="AI6" s="96"/>
+      <c r="AJ6" s="96"/>
+      <c r="AK6" s="96"/>
+      <c r="AL6" s="97"/>
+    </row>
+    <row r="7" spans="1:38" ht="16.5" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="A7" s="201" t="s">
+        <v>56</v>
+      </c>
+      <c r="B7" s="127"/>
+      <c r="C7" s="128"/>
+      <c r="D7" s="128"/>
+      <c r="E7" s="129"/>
+      <c r="F7" s="127" t="s">
+        <v>7</v>
+      </c>
+      <c r="G7" s="129"/>
+      <c r="H7" s="127"/>
+      <c r="I7" s="128"/>
+      <c r="J7" s="128"/>
+      <c r="K7" s="128"/>
+      <c r="L7" s="128"/>
+      <c r="M7" s="128"/>
+      <c r="N7" s="128"/>
+      <c r="O7" s="128"/>
+      <c r="P7" s="128"/>
+      <c r="Q7" s="127" t="s">
+        <v>35</v>
+      </c>
+      <c r="R7" s="128"/>
+      <c r="S7" s="128"/>
+      <c r="T7" s="128"/>
+      <c r="U7" s="128"/>
+      <c r="V7" s="129"/>
+      <c r="W7" s="204" t="s">
+        <v>56</v>
+      </c>
+      <c r="X7" s="127"/>
+      <c r="Y7" s="128"/>
+      <c r="Z7" s="128"/>
+      <c r="AA7" s="129"/>
+      <c r="AB7" s="127" t="s">
+        <v>7</v>
+      </c>
+      <c r="AC7" s="129"/>
+      <c r="AD7" s="127"/>
+      <c r="AE7" s="128"/>
+      <c r="AF7" s="128"/>
+      <c r="AG7" s="128"/>
+      <c r="AH7" s="128"/>
+      <c r="AI7" s="128"/>
+      <c r="AJ7" s="128"/>
+      <c r="AK7" s="128"/>
+      <c r="AL7" s="194"/>
+    </row>
+    <row r="8" spans="1:38" ht="16.5" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="A8" s="202"/>
+      <c r="B8" s="130"/>
+      <c r="C8" s="189"/>
+      <c r="D8" s="189"/>
+      <c r="E8" s="132"/>
+      <c r="F8" s="130"/>
+      <c r="G8" s="132"/>
+      <c r="H8" s="130"/>
+      <c r="I8" s="189"/>
+      <c r="J8" s="189"/>
+      <c r="K8" s="189"/>
+      <c r="L8" s="189"/>
+      <c r="M8" s="189"/>
+      <c r="N8" s="189"/>
+      <c r="O8" s="189"/>
+      <c r="P8" s="189"/>
+      <c r="Q8" s="130"/>
+      <c r="R8" s="189"/>
+      <c r="S8" s="189"/>
+      <c r="T8" s="189"/>
+      <c r="U8" s="189"/>
+      <c r="V8" s="132"/>
+      <c r="W8" s="205"/>
+      <c r="X8" s="130"/>
+      <c r="Y8" s="131"/>
+      <c r="Z8" s="131"/>
+      <c r="AA8" s="132"/>
+      <c r="AB8" s="130"/>
+      <c r="AC8" s="132"/>
+      <c r="AD8" s="130"/>
+      <c r="AE8" s="189"/>
+      <c r="AF8" s="189"/>
+      <c r="AG8" s="189"/>
+      <c r="AH8" s="189"/>
+      <c r="AI8" s="189"/>
+      <c r="AJ8" s="189"/>
+      <c r="AK8" s="189"/>
+      <c r="AL8" s="195"/>
+    </row>
+    <row r="9" spans="1:38" ht="16.5" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="A9" s="203"/>
+      <c r="B9" s="133"/>
+      <c r="C9" s="134"/>
+      <c r="D9" s="134"/>
+      <c r="E9" s="135"/>
+      <c r="F9" s="133"/>
+      <c r="G9" s="135"/>
+      <c r="H9" s="133"/>
+      <c r="I9" s="134"/>
+      <c r="J9" s="134"/>
+      <c r="K9" s="134"/>
+      <c r="L9" s="134"/>
+      <c r="M9" s="134"/>
+      <c r="N9" s="134"/>
+      <c r="O9" s="134"/>
+      <c r="P9" s="134"/>
+      <c r="Q9" s="179" t="s">
+        <v>20</v>
+      </c>
+      <c r="R9" s="180"/>
+      <c r="S9" s="180"/>
+      <c r="T9" s="180"/>
+      <c r="U9" s="180"/>
+      <c r="V9" s="181"/>
+      <c r="W9" s="206"/>
+      <c r="X9" s="133"/>
+      <c r="Y9" s="134"/>
+      <c r="Z9" s="134"/>
+      <c r="AA9" s="135"/>
+      <c r="AB9" s="133"/>
+      <c r="AC9" s="135"/>
+      <c r="AD9" s="133"/>
+      <c r="AE9" s="134"/>
+      <c r="AF9" s="134"/>
+      <c r="AG9" s="134"/>
+      <c r="AH9" s="134"/>
+      <c r="AI9" s="134"/>
+      <c r="AJ9" s="134"/>
+      <c r="AK9" s="134"/>
+      <c r="AL9" s="196"/>
+    </row>
+    <row r="10" spans="1:38" ht="16.5" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="A10" s="185" t="s">
         <v>18</v>
       </c>
-      <c r="Q3" s="10"/>
-[...76 lines deleted...]
-      <c r="H5" s="29" t="s">
+      <c r="B10" s="119"/>
+      <c r="C10" s="120"/>
+      <c r="D10" s="114" t="s">
+        <v>19</v>
+      </c>
+      <c r="E10" s="112"/>
+      <c r="F10" s="164"/>
+      <c r="G10" s="164"/>
+      <c r="H10" s="164"/>
+      <c r="I10" s="164"/>
+      <c r="J10" s="164"/>
+      <c r="K10" s="164"/>
+      <c r="L10" s="164"/>
+      <c r="M10" s="164"/>
+      <c r="N10" s="164"/>
+      <c r="O10" s="164"/>
+      <c r="P10" s="113"/>
+      <c r="Q10" s="179"/>
+      <c r="R10" s="180"/>
+      <c r="S10" s="180"/>
+      <c r="T10" s="180"/>
+      <c r="U10" s="180"/>
+      <c r="V10" s="181"/>
+      <c r="W10" s="118" t="s">
+        <v>18</v>
+      </c>
+      <c r="X10" s="119"/>
+      <c r="Y10" s="120"/>
+      <c r="Z10" s="112" t="s">
+        <v>19</v>
+      </c>
+      <c r="AA10" s="113"/>
+      <c r="AB10" s="108"/>
+      <c r="AC10" s="136"/>
+      <c r="AD10" s="136"/>
+      <c r="AE10" s="136"/>
+      <c r="AF10" s="136"/>
+      <c r="AG10" s="136"/>
+      <c r="AH10" s="136"/>
+      <c r="AI10" s="136"/>
+      <c r="AJ10" s="136"/>
+      <c r="AK10" s="136"/>
+      <c r="AL10" s="137"/>
+    </row>
+    <row r="11" spans="1:38" ht="16.5" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="A11" s="186"/>
+      <c r="B11" s="122"/>
+      <c r="C11" s="123"/>
+      <c r="D11" s="114"/>
+      <c r="E11" s="114"/>
+      <c r="F11" s="150"/>
+      <c r="G11" s="150"/>
+      <c r="H11" s="150"/>
+      <c r="I11" s="150"/>
+      <c r="J11" s="150"/>
+      <c r="K11" s="150"/>
+      <c r="L11" s="150"/>
+      <c r="M11" s="150"/>
+      <c r="N11" s="150"/>
+      <c r="O11" s="150"/>
+      <c r="P11" s="115"/>
+      <c r="Q11" s="179"/>
+      <c r="R11" s="180"/>
+      <c r="S11" s="180"/>
+      <c r="T11" s="180"/>
+      <c r="U11" s="180"/>
+      <c r="V11" s="181"/>
+      <c r="W11" s="121"/>
+      <c r="X11" s="122"/>
+      <c r="Y11" s="123"/>
+      <c r="Z11" s="114"/>
+      <c r="AA11" s="115"/>
+      <c r="AB11" s="111"/>
+      <c r="AC11" s="138"/>
+      <c r="AD11" s="138"/>
+      <c r="AE11" s="138"/>
+      <c r="AF11" s="138"/>
+      <c r="AG11" s="138"/>
+      <c r="AH11" s="138"/>
+      <c r="AI11" s="138"/>
+      <c r="AJ11" s="138"/>
+      <c r="AK11" s="138"/>
+      <c r="AL11" s="139"/>
+    </row>
+    <row r="12" spans="1:38" ht="16.5" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="A12" s="186"/>
+      <c r="B12" s="122"/>
+      <c r="C12" s="123"/>
+      <c r="D12" s="116"/>
+      <c r="E12" s="116"/>
+      <c r="F12" s="165"/>
+      <c r="G12" s="165"/>
+      <c r="H12" s="165"/>
+      <c r="I12" s="165"/>
+      <c r="J12" s="165"/>
+      <c r="K12" s="165"/>
+      <c r="L12" s="165"/>
+      <c r="M12" s="165"/>
+      <c r="N12" s="165"/>
+      <c r="O12" s="165"/>
+      <c r="P12" s="117"/>
+      <c r="Q12" s="179"/>
+      <c r="R12" s="180"/>
+      <c r="S12" s="180"/>
+      <c r="T12" s="180"/>
+      <c r="U12" s="180"/>
+      <c r="V12" s="181"/>
+      <c r="W12" s="121"/>
+      <c r="X12" s="122"/>
+      <c r="Y12" s="123"/>
+      <c r="Z12" s="116"/>
+      <c r="AA12" s="117"/>
+      <c r="AB12" s="109"/>
+      <c r="AC12" s="140"/>
+      <c r="AD12" s="140"/>
+      <c r="AE12" s="140"/>
+      <c r="AF12" s="140"/>
+      <c r="AG12" s="140"/>
+      <c r="AH12" s="140"/>
+      <c r="AI12" s="140"/>
+      <c r="AJ12" s="140"/>
+      <c r="AK12" s="140"/>
+      <c r="AL12" s="141"/>
+    </row>
+    <row r="13" spans="1:38" ht="16.5" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="A13" s="186"/>
+      <c r="B13" s="122"/>
+      <c r="C13" s="123"/>
+      <c r="D13" s="112" t="s">
+        <v>21</v>
+      </c>
+      <c r="E13" s="114"/>
+      <c r="F13" s="150"/>
+      <c r="G13" s="150"/>
+      <c r="H13" s="150"/>
+      <c r="I13" s="150"/>
+      <c r="J13" s="150"/>
+      <c r="K13" s="150"/>
+      <c r="L13" s="150"/>
+      <c r="M13" s="150"/>
+      <c r="N13" s="150"/>
+      <c r="O13" s="150"/>
+      <c r="P13" s="150"/>
+      <c r="Q13" s="179"/>
+      <c r="R13" s="180"/>
+      <c r="S13" s="180"/>
+      <c r="T13" s="180"/>
+      <c r="U13" s="180"/>
+      <c r="V13" s="181"/>
+      <c r="W13" s="121"/>
+      <c r="X13" s="122"/>
+      <c r="Y13" s="123"/>
+      <c r="Z13" s="112" t="s">
+        <v>21</v>
+      </c>
+      <c r="AA13" s="113"/>
+      <c r="AB13" s="108"/>
+      <c r="AC13" s="136"/>
+      <c r="AD13" s="136"/>
+      <c r="AE13" s="136"/>
+      <c r="AF13" s="136"/>
+      <c r="AG13" s="136"/>
+      <c r="AH13" s="136"/>
+      <c r="AI13" s="136"/>
+      <c r="AJ13" s="136"/>
+      <c r="AK13" s="136"/>
+      <c r="AL13" s="137"/>
+    </row>
+    <row r="14" spans="1:38" ht="16.5" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="A14" s="187"/>
+      <c r="B14" s="125"/>
+      <c r="C14" s="126"/>
+      <c r="D14" s="114"/>
+      <c r="E14" s="114"/>
+      <c r="F14" s="150"/>
+      <c r="G14" s="150"/>
+      <c r="H14" s="150"/>
+      <c r="I14" s="150"/>
+      <c r="J14" s="150"/>
+      <c r="K14" s="150"/>
+      <c r="L14" s="150"/>
+      <c r="M14" s="150"/>
+      <c r="N14" s="150"/>
+      <c r="O14" s="150"/>
+      <c r="P14" s="150"/>
+      <c r="Q14" s="179"/>
+      <c r="R14" s="180"/>
+      <c r="S14" s="180"/>
+      <c r="T14" s="180"/>
+      <c r="U14" s="180"/>
+      <c r="V14" s="181"/>
+      <c r="W14" s="124"/>
+      <c r="X14" s="125"/>
+      <c r="Y14" s="126"/>
+      <c r="Z14" s="114"/>
+      <c r="AA14" s="115"/>
+      <c r="AB14" s="111"/>
+      <c r="AC14" s="138"/>
+      <c r="AD14" s="138"/>
+      <c r="AE14" s="138"/>
+      <c r="AF14" s="138"/>
+      <c r="AG14" s="138"/>
+      <c r="AH14" s="138"/>
+      <c r="AI14" s="138"/>
+      <c r="AJ14" s="138"/>
+      <c r="AK14" s="138"/>
+      <c r="AL14" s="139"/>
+    </row>
+    <row r="15" spans="1:38" ht="16.5" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="A15" s="143" t="s">
+        <v>22</v>
+      </c>
+      <c r="B15" s="140"/>
+      <c r="C15" s="140"/>
+      <c r="D15" s="116"/>
+      <c r="E15" s="116"/>
+      <c r="F15" s="165"/>
+      <c r="G15" s="165"/>
+      <c r="H15" s="165"/>
+      <c r="I15" s="165"/>
+      <c r="J15" s="165"/>
+      <c r="K15" s="165"/>
+      <c r="L15" s="165"/>
+      <c r="M15" s="165"/>
+      <c r="N15" s="165"/>
+      <c r="O15" s="165"/>
+      <c r="P15" s="165"/>
+      <c r="Q15" s="182"/>
+      <c r="R15" s="183"/>
+      <c r="S15" s="183"/>
+      <c r="T15" s="183"/>
+      <c r="U15" s="183"/>
+      <c r="V15" s="184"/>
+      <c r="W15" s="109" t="s">
+        <v>22</v>
+      </c>
+      <c r="X15" s="140"/>
+      <c r="Y15" s="140"/>
+      <c r="Z15" s="116"/>
+      <c r="AA15" s="117"/>
+      <c r="AB15" s="109"/>
+      <c r="AC15" s="140"/>
+      <c r="AD15" s="140"/>
+      <c r="AE15" s="140"/>
+      <c r="AF15" s="140"/>
+      <c r="AG15" s="140"/>
+      <c r="AH15" s="140"/>
+      <c r="AI15" s="140"/>
+      <c r="AJ15" s="140"/>
+      <c r="AK15" s="140"/>
+      <c r="AL15" s="141"/>
+    </row>
+    <row r="16" spans="1:38" ht="38.25" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="A16" s="142" t="s">
+        <v>46</v>
+      </c>
+      <c r="B16" s="106" t="s">
+        <v>23</v>
+      </c>
+      <c r="C16" s="8"/>
+      <c r="D16" s="9"/>
+      <c r="E16" s="9"/>
+      <c r="F16" s="9"/>
+      <c r="G16" s="9"/>
+      <c r="H16" s="10"/>
+      <c r="I16" s="8"/>
+      <c r="J16" s="11"/>
+      <c r="K16" s="8"/>
+      <c r="L16" s="11"/>
+      <c r="M16" s="8"/>
+      <c r="N16" s="11"/>
+      <c r="O16" s="8"/>
+      <c r="P16" s="11"/>
+      <c r="Q16" s="171" t="s">
+        <v>47</v>
+      </c>
+      <c r="R16" s="172"/>
+      <c r="S16" s="172"/>
+      <c r="T16" s="172"/>
+      <c r="U16" s="172"/>
+      <c r="V16" s="172"/>
+      <c r="W16" s="108" t="s">
+        <v>46</v>
+      </c>
+      <c r="X16" s="106" t="s">
+        <v>23</v>
+      </c>
+      <c r="Y16" s="8"/>
+      <c r="Z16" s="9"/>
+      <c r="AA16" s="9"/>
+      <c r="AB16" s="9"/>
+      <c r="AC16" s="9"/>
+      <c r="AD16" s="10"/>
+      <c r="AE16" s="8"/>
+      <c r="AF16" s="11"/>
+      <c r="AG16" s="8"/>
+      <c r="AH16" s="11"/>
+      <c r="AI16" s="8"/>
+      <c r="AJ16" s="11"/>
+      <c r="AK16" s="8"/>
+      <c r="AL16" s="12"/>
+    </row>
+    <row r="17" spans="1:38" ht="38.25" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="A17" s="149"/>
+      <c r="B17" s="107"/>
+      <c r="C17" s="13"/>
+      <c r="D17" s="14"/>
+      <c r="E17" s="15"/>
+      <c r="F17" s="16"/>
+      <c r="G17" s="15"/>
+      <c r="H17" s="16"/>
+      <c r="I17" s="13"/>
+      <c r="J17" s="17"/>
+      <c r="K17" s="18"/>
+      <c r="L17" s="19"/>
+      <c r="M17" s="13"/>
+      <c r="N17" s="19"/>
+      <c r="O17" s="13"/>
+      <c r="P17" s="19"/>
+      <c r="Q17" s="173"/>
+      <c r="R17" s="173"/>
+      <c r="S17" s="173"/>
+      <c r="T17" s="173"/>
+      <c r="U17" s="173"/>
+      <c r="V17" s="173"/>
+      <c r="W17" s="111"/>
+      <c r="X17" s="107"/>
+      <c r="Y17" s="13"/>
+      <c r="Z17" s="14"/>
+      <c r="AA17" s="15"/>
+      <c r="AB17" s="16"/>
+      <c r="AC17" s="15"/>
+      <c r="AD17" s="16"/>
+      <c r="AE17" s="13"/>
+      <c r="AF17" s="17"/>
+      <c r="AG17" s="18"/>
+      <c r="AH17" s="19"/>
+      <c r="AI17" s="13"/>
+      <c r="AJ17" s="19"/>
+      <c r="AK17" s="13"/>
+      <c r="AL17" s="20"/>
+    </row>
+    <row r="18" spans="1:38" ht="38.25" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="A18" s="142" t="s">
+        <v>46</v>
+      </c>
+      <c r="B18" s="106" t="s">
+        <v>23</v>
+      </c>
+      <c r="C18" s="8"/>
+      <c r="D18" s="9"/>
+      <c r="E18" s="9"/>
+      <c r="F18" s="9"/>
+      <c r="G18" s="9"/>
+      <c r="H18" s="10"/>
+      <c r="I18" s="8"/>
+      <c r="J18" s="11"/>
+      <c r="K18" s="8"/>
+      <c r="L18" s="11"/>
+      <c r="M18" s="8"/>
+      <c r="N18" s="11"/>
+      <c r="O18" s="8"/>
+      <c r="P18" s="11"/>
+      <c r="Q18" s="171" t="s">
+        <v>48</v>
+      </c>
+      <c r="R18" s="172"/>
+      <c r="S18" s="172"/>
+      <c r="T18" s="172"/>
+      <c r="U18" s="172"/>
+      <c r="V18" s="172"/>
+      <c r="W18" s="108" t="s">
+        <v>46</v>
+      </c>
+      <c r="X18" s="106" t="s">
+        <v>23</v>
+      </c>
+      <c r="Y18" s="8"/>
+      <c r="Z18" s="9"/>
+      <c r="AA18" s="9"/>
+      <c r="AB18" s="9"/>
+      <c r="AC18" s="9"/>
+      <c r="AD18" s="10"/>
+      <c r="AE18" s="8"/>
+      <c r="AF18" s="11"/>
+      <c r="AG18" s="8"/>
+      <c r="AH18" s="11"/>
+      <c r="AI18" s="8"/>
+      <c r="AJ18" s="11"/>
+      <c r="AK18" s="8"/>
+      <c r="AL18" s="12"/>
+    </row>
+    <row r="19" spans="1:38" ht="38.25" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="A19" s="143"/>
+      <c r="B19" s="110"/>
+      <c r="C19" s="21"/>
+      <c r="D19" s="22"/>
+      <c r="E19" s="15"/>
+      <c r="F19" s="23"/>
+      <c r="G19" s="15"/>
+      <c r="H19" s="23"/>
+      <c r="I19" s="21"/>
+      <c r="J19" s="24"/>
+      <c r="K19" s="15"/>
+      <c r="L19" s="25"/>
+      <c r="M19" s="21"/>
+      <c r="N19" s="25"/>
+      <c r="O19" s="21"/>
+      <c r="P19" s="25"/>
+      <c r="Q19" s="173"/>
+      <c r="R19" s="173"/>
+      <c r="S19" s="173"/>
+      <c r="T19" s="173"/>
+      <c r="U19" s="173"/>
+      <c r="V19" s="173"/>
+      <c r="W19" s="109"/>
+      <c r="X19" s="110"/>
+      <c r="Y19" s="21"/>
+      <c r="Z19" s="22"/>
+      <c r="AA19" s="15"/>
+      <c r="AB19" s="23"/>
+      <c r="AC19" s="15"/>
+      <c r="AD19" s="23"/>
+      <c r="AE19" s="21"/>
+      <c r="AF19" s="24"/>
+      <c r="AG19" s="15"/>
+      <c r="AH19" s="25"/>
+      <c r="AI19" s="21"/>
+      <c r="AJ19" s="25"/>
+      <c r="AK19" s="21"/>
+      <c r="AL19" s="26"/>
+    </row>
+    <row r="20" spans="1:38" ht="38.25" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="A20" s="149" t="s">
+        <v>46</v>
+      </c>
+      <c r="B20" s="107" t="s">
+        <v>23</v>
+      </c>
+      <c r="C20" s="8"/>
+      <c r="D20" s="27"/>
+      <c r="E20" s="9"/>
+      <c r="F20" s="9"/>
+      <c r="G20" s="27"/>
+      <c r="H20" s="28"/>
+      <c r="I20" s="8"/>
+      <c r="J20" s="29"/>
+      <c r="K20" s="30"/>
+      <c r="L20" s="29"/>
+      <c r="M20" s="30"/>
+      <c r="N20" s="29"/>
+      <c r="O20" s="30"/>
+      <c r="P20" s="29"/>
+      <c r="Q20" s="171" t="s">
+        <v>49</v>
+      </c>
+      <c r="R20" s="172"/>
+      <c r="S20" s="172"/>
+      <c r="T20" s="172"/>
+      <c r="U20" s="172"/>
+      <c r="V20" s="172"/>
+      <c r="W20" s="111" t="s">
+        <v>46</v>
+      </c>
+      <c r="X20" s="107" t="s">
+        <v>23</v>
+      </c>
+      <c r="Y20" s="8"/>
+      <c r="Z20" s="27"/>
+      <c r="AA20" s="9"/>
+      <c r="AB20" s="9"/>
+      <c r="AC20" s="27"/>
+      <c r="AD20" s="28"/>
+      <c r="AE20" s="8"/>
+      <c r="AF20" s="29"/>
+      <c r="AG20" s="30"/>
+      <c r="AH20" s="29"/>
+      <c r="AI20" s="30"/>
+      <c r="AJ20" s="29"/>
+      <c r="AK20" s="30"/>
+      <c r="AL20" s="31"/>
+    </row>
+    <row r="21" spans="1:38" ht="38.25" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="A21" s="149"/>
+      <c r="B21" s="107"/>
+      <c r="C21" s="13"/>
+      <c r="D21" s="32"/>
+      <c r="E21" s="15"/>
+      <c r="F21" s="16"/>
+      <c r="G21" s="15"/>
+      <c r="H21" s="16"/>
+      <c r="I21" s="13"/>
+      <c r="J21" s="17"/>
+      <c r="K21" s="18"/>
+      <c r="L21" s="19"/>
+      <c r="M21" s="13"/>
+      <c r="N21" s="19"/>
+      <c r="O21" s="13"/>
+      <c r="P21" s="19"/>
+      <c r="Q21" s="173"/>
+      <c r="R21" s="173"/>
+      <c r="S21" s="173"/>
+      <c r="T21" s="173"/>
+      <c r="U21" s="173"/>
+      <c r="V21" s="173"/>
+      <c r="W21" s="111"/>
+      <c r="X21" s="107"/>
+      <c r="Y21" s="13"/>
+      <c r="Z21" s="32"/>
+      <c r="AA21" s="15"/>
+      <c r="AB21" s="16"/>
+      <c r="AC21" s="15"/>
+      <c r="AD21" s="16"/>
+      <c r="AE21" s="13"/>
+      <c r="AF21" s="17"/>
+      <c r="AG21" s="18"/>
+      <c r="AH21" s="19"/>
+      <c r="AI21" s="13"/>
+      <c r="AJ21" s="19"/>
+      <c r="AK21" s="13"/>
+      <c r="AL21" s="20"/>
+    </row>
+    <row r="22" spans="1:38" ht="38.25" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="A22" s="142" t="s">
+        <v>46</v>
+      </c>
+      <c r="B22" s="106" t="s">
+        <v>23</v>
+      </c>
+      <c r="C22" s="8"/>
+      <c r="D22" s="9"/>
+      <c r="E22" s="9"/>
+      <c r="F22" s="9"/>
+      <c r="G22" s="9"/>
+      <c r="H22" s="10"/>
+      <c r="I22" s="8"/>
+      <c r="J22" s="11"/>
+      <c r="K22" s="8"/>
+      <c r="L22" s="11"/>
+      <c r="M22" s="8"/>
+      <c r="N22" s="11"/>
+      <c r="O22" s="8"/>
+      <c r="P22" s="11"/>
+      <c r="Q22" s="171" t="s">
+        <v>50</v>
+      </c>
+      <c r="R22" s="172"/>
+      <c r="S22" s="172"/>
+      <c r="T22" s="172"/>
+      <c r="U22" s="172"/>
+      <c r="V22" s="172"/>
+      <c r="W22" s="108" t="s">
+        <v>46</v>
+      </c>
+      <c r="X22" s="106" t="s">
+        <v>23</v>
+      </c>
+      <c r="Y22" s="8"/>
+      <c r="Z22" s="9"/>
+      <c r="AA22" s="9"/>
+      <c r="AB22" s="9"/>
+      <c r="AC22" s="9"/>
+      <c r="AD22" s="10"/>
+      <c r="AE22" s="8"/>
+      <c r="AF22" s="11"/>
+      <c r="AG22" s="8"/>
+      <c r="AH22" s="11"/>
+      <c r="AI22" s="8"/>
+      <c r="AJ22" s="11"/>
+      <c r="AK22" s="8"/>
+      <c r="AL22" s="12"/>
+    </row>
+    <row r="23" spans="1:38" ht="38.25" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="A23" s="143"/>
+      <c r="B23" s="110"/>
+      <c r="C23" s="21"/>
+      <c r="D23" s="33"/>
+      <c r="E23" s="15"/>
+      <c r="F23" s="23"/>
+      <c r="G23" s="15"/>
+      <c r="H23" s="23"/>
+      <c r="I23" s="21"/>
+      <c r="J23" s="24"/>
+      <c r="K23" s="15"/>
+      <c r="L23" s="25"/>
+      <c r="M23" s="21"/>
+      <c r="N23" s="25"/>
+      <c r="O23" s="21"/>
+      <c r="P23" s="25"/>
+      <c r="Q23" s="173"/>
+      <c r="R23" s="173"/>
+      <c r="S23" s="173"/>
+      <c r="T23" s="173"/>
+      <c r="U23" s="173"/>
+      <c r="V23" s="173"/>
+      <c r="W23" s="109"/>
+      <c r="X23" s="110"/>
+      <c r="Y23" s="21"/>
+      <c r="Z23" s="33"/>
+      <c r="AA23" s="15"/>
+      <c r="AB23" s="23"/>
+      <c r="AC23" s="15"/>
+      <c r="AD23" s="23"/>
+      <c r="AE23" s="21"/>
+      <c r="AF23" s="24"/>
+      <c r="AG23" s="15"/>
+      <c r="AH23" s="25"/>
+      <c r="AI23" s="21"/>
+      <c r="AJ23" s="25"/>
+      <c r="AK23" s="21"/>
+      <c r="AL23" s="26"/>
+    </row>
+    <row r="24" spans="1:38" ht="38.25" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="A24" s="149" t="s">
+        <v>46</v>
+      </c>
+      <c r="B24" s="107" t="s">
+        <v>23</v>
+      </c>
+      <c r="C24" s="8"/>
+      <c r="D24" s="27"/>
+      <c r="E24" s="27"/>
+      <c r="F24" s="27"/>
+      <c r="G24" s="27"/>
+      <c r="H24" s="28"/>
+      <c r="I24" s="8"/>
+      <c r="J24" s="29"/>
+      <c r="K24" s="30"/>
+      <c r="L24" s="29"/>
+      <c r="M24" s="30"/>
+      <c r="N24" s="29"/>
+      <c r="O24" s="30"/>
+      <c r="P24" s="29"/>
+      <c r="Q24" s="171" t="s">
+        <v>51</v>
+      </c>
+      <c r="R24" s="172"/>
+      <c r="S24" s="172"/>
+      <c r="T24" s="172"/>
+      <c r="U24" s="172"/>
+      <c r="V24" s="172"/>
+      <c r="W24" s="111" t="s">
+        <v>46</v>
+      </c>
+      <c r="X24" s="107" t="s">
+        <v>23</v>
+      </c>
+      <c r="Y24" s="8"/>
+      <c r="Z24" s="27"/>
+      <c r="AA24" s="27"/>
+      <c r="AB24" s="27"/>
+      <c r="AC24" s="27"/>
+      <c r="AD24" s="28"/>
+      <c r="AE24" s="8"/>
+      <c r="AF24" s="29"/>
+      <c r="AG24" s="30"/>
+      <c r="AH24" s="29"/>
+      <c r="AI24" s="30"/>
+      <c r="AJ24" s="29"/>
+      <c r="AK24" s="30"/>
+      <c r="AL24" s="31"/>
+    </row>
+    <row r="25" spans="1:38" ht="38.25" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="A25" s="149"/>
+      <c r="B25" s="107"/>
+      <c r="C25" s="13"/>
+      <c r="D25" s="14"/>
+      <c r="E25" s="15"/>
+      <c r="F25" s="16"/>
+      <c r="G25" s="15"/>
+      <c r="H25" s="16"/>
+      <c r="I25" s="13"/>
+      <c r="J25" s="17"/>
+      <c r="K25" s="18"/>
+      <c r="L25" s="19"/>
+      <c r="M25" s="13"/>
+      <c r="N25" s="19"/>
+      <c r="O25" s="13"/>
+      <c r="P25" s="19"/>
+      <c r="Q25" s="173"/>
+      <c r="R25" s="173"/>
+      <c r="S25" s="173"/>
+      <c r="T25" s="173"/>
+      <c r="U25" s="173"/>
+      <c r="V25" s="173"/>
+      <c r="W25" s="111"/>
+      <c r="X25" s="107"/>
+      <c r="Y25" s="13"/>
+      <c r="Z25" s="14"/>
+      <c r="AA25" s="15"/>
+      <c r="AB25" s="16"/>
+      <c r="AC25" s="15"/>
+      <c r="AD25" s="16"/>
+      <c r="AE25" s="13"/>
+      <c r="AF25" s="17"/>
+      <c r="AG25" s="18"/>
+      <c r="AH25" s="19"/>
+      <c r="AI25" s="13"/>
+      <c r="AJ25" s="19"/>
+      <c r="AK25" s="13"/>
+      <c r="AL25" s="20"/>
+    </row>
+    <row r="26" spans="1:38" ht="38.25" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="A26" s="142" t="s">
+        <v>46</v>
+      </c>
+      <c r="B26" s="106" t="s">
+        <v>23</v>
+      </c>
+      <c r="C26" s="8"/>
+      <c r="D26" s="9"/>
+      <c r="E26" s="9"/>
+      <c r="F26" s="9"/>
+      <c r="G26" s="9"/>
+      <c r="H26" s="10"/>
+      <c r="I26" s="8"/>
+      <c r="J26" s="11"/>
+      <c r="K26" s="8"/>
+      <c r="L26" s="11"/>
+      <c r="M26" s="8"/>
+      <c r="N26" s="11"/>
+      <c r="O26" s="8"/>
+      <c r="P26" s="11"/>
+      <c r="Q26" s="171" t="s">
+        <v>52</v>
+      </c>
+      <c r="R26" s="172"/>
+      <c r="S26" s="172"/>
+      <c r="T26" s="172"/>
+      <c r="U26" s="172"/>
+      <c r="V26" s="172"/>
+      <c r="W26" s="108" t="s">
+        <v>46</v>
+      </c>
+      <c r="X26" s="106" t="s">
+        <v>23</v>
+      </c>
+      <c r="Y26" s="8"/>
+      <c r="Z26" s="9"/>
+      <c r="AA26" s="9"/>
+      <c r="AB26" s="9"/>
+      <c r="AC26" s="9"/>
+      <c r="AD26" s="10"/>
+      <c r="AE26" s="8"/>
+      <c r="AF26" s="11"/>
+      <c r="AG26" s="8"/>
+      <c r="AH26" s="11"/>
+      <c r="AI26" s="8"/>
+      <c r="AJ26" s="11"/>
+      <c r="AK26" s="8"/>
+      <c r="AL26" s="12"/>
+    </row>
+    <row r="27" spans="1:38" ht="38.25" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="A27" s="143"/>
+      <c r="B27" s="110"/>
+      <c r="C27" s="21"/>
+      <c r="D27" s="22"/>
+      <c r="E27" s="15"/>
+      <c r="F27" s="23"/>
+      <c r="G27" s="15"/>
+      <c r="H27" s="23"/>
+      <c r="I27" s="21"/>
+      <c r="J27" s="24"/>
+      <c r="K27" s="15"/>
+      <c r="L27" s="25"/>
+      <c r="M27" s="21"/>
+      <c r="N27" s="25"/>
+      <c r="O27" s="21"/>
+      <c r="P27" s="25"/>
+      <c r="Q27" s="173"/>
+      <c r="R27" s="173"/>
+      <c r="S27" s="173"/>
+      <c r="T27" s="173"/>
+      <c r="U27" s="173"/>
+      <c r="V27" s="173"/>
+      <c r="W27" s="109"/>
+      <c r="X27" s="110"/>
+      <c r="Y27" s="21"/>
+      <c r="Z27" s="22"/>
+      <c r="AA27" s="15"/>
+      <c r="AB27" s="23"/>
+      <c r="AC27" s="15"/>
+      <c r="AD27" s="23"/>
+      <c r="AE27" s="21"/>
+      <c r="AF27" s="24"/>
+      <c r="AG27" s="15"/>
+      <c r="AH27" s="25"/>
+      <c r="AI27" s="21"/>
+      <c r="AJ27" s="25"/>
+      <c r="AK27" s="21"/>
+      <c r="AL27" s="26"/>
+    </row>
+    <row r="28" spans="1:38" ht="38.25" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="A28" s="149" t="s">
+        <v>46</v>
+      </c>
+      <c r="B28" s="107" t="s">
+        <v>23</v>
+      </c>
+      <c r="C28" s="34" t="s">
+        <v>24</v>
+      </c>
+      <c r="D28" s="35" t="s">
+        <v>24</v>
+      </c>
+      <c r="E28" s="34"/>
+      <c r="F28" s="36"/>
+      <c r="G28" s="36" t="s">
+        <v>24</v>
+      </c>
+      <c r="H28" s="35" t="s">
+        <v>24</v>
+      </c>
+      <c r="I28" s="34"/>
+      <c r="J28" s="36"/>
+      <c r="K28" s="36" t="s">
+        <v>24</v>
+      </c>
+      <c r="L28" s="35" t="s">
+        <v>24</v>
+      </c>
+      <c r="M28" s="34"/>
+      <c r="N28" s="36"/>
+      <c r="O28" s="36" t="s">
+        <v>24</v>
+      </c>
+      <c r="P28" s="37" t="s">
+        <v>24</v>
+      </c>
+      <c r="Q28" s="171" t="s">
+        <v>53</v>
+      </c>
+      <c r="R28" s="172"/>
+      <c r="S28" s="172"/>
+      <c r="T28" s="172"/>
+      <c r="U28" s="172"/>
+      <c r="V28" s="172"/>
+      <c r="W28" s="111" t="s">
+        <v>46</v>
+      </c>
+      <c r="X28" s="107" t="s">
+        <v>23</v>
+      </c>
+      <c r="Y28" s="38"/>
+      <c r="Z28" s="39"/>
+      <c r="AA28" s="38" t="s">
+        <v>34</v>
+      </c>
+      <c r="AB28" s="40" t="s">
+        <v>34</v>
+      </c>
+      <c r="AC28" s="40"/>
+      <c r="AD28" s="39"/>
+      <c r="AE28" s="38" t="s">
+        <v>34</v>
+      </c>
+      <c r="AF28" s="40" t="s">
+        <v>34</v>
+      </c>
+      <c r="AG28" s="40"/>
+      <c r="AH28" s="39"/>
+      <c r="AI28" s="38" t="s">
+        <v>34</v>
+      </c>
+      <c r="AJ28" s="40" t="s">
+        <v>34</v>
+      </c>
+      <c r="AK28" s="40"/>
+      <c r="AL28" s="41"/>
+    </row>
+    <row r="29" spans="1:38" ht="38.25" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="A29" s="149"/>
+      <c r="B29" s="107"/>
+      <c r="C29" s="42"/>
+      <c r="D29" s="43"/>
+      <c r="E29" s="43" t="s">
+        <v>24</v>
+      </c>
+      <c r="F29" s="44" t="s">
+        <v>24</v>
+      </c>
+      <c r="G29" s="42"/>
+      <c r="H29" s="43"/>
+      <c r="I29" s="43" t="s">
+        <v>24</v>
+      </c>
+      <c r="J29" s="44" t="s">
+        <v>24</v>
+      </c>
+      <c r="K29" s="42"/>
+      <c r="L29" s="43"/>
+      <c r="M29" s="43" t="s">
+        <v>24</v>
+      </c>
+      <c r="N29" s="44" t="s">
+        <v>24</v>
+      </c>
+      <c r="O29" s="42"/>
+      <c r="P29" s="45"/>
+      <c r="Q29" s="174"/>
+      <c r="R29" s="174"/>
+      <c r="S29" s="174"/>
+      <c r="T29" s="174"/>
+      <c r="U29" s="174"/>
+      <c r="V29" s="174"/>
+      <c r="W29" s="111"/>
+      <c r="X29" s="107"/>
+      <c r="Y29" s="46" t="s">
+        <v>34</v>
+      </c>
+      <c r="Z29" s="47" t="s">
+        <v>34</v>
+      </c>
+      <c r="AA29" s="47"/>
+      <c r="AB29" s="48"/>
+      <c r="AC29" s="46" t="s">
+        <v>34</v>
+      </c>
+      <c r="AD29" s="47" t="s">
+        <v>34</v>
+      </c>
+      <c r="AE29" s="47"/>
+      <c r="AF29" s="48"/>
+      <c r="AG29" s="46" t="s">
+        <v>34</v>
+      </c>
+      <c r="AH29" s="47" t="s">
+        <v>34</v>
+      </c>
+      <c r="AI29" s="47"/>
+      <c r="AJ29" s="48"/>
+      <c r="AK29" s="46" t="s">
+        <v>34</v>
+      </c>
+      <c r="AL29" s="41" t="s">
+        <v>34</v>
+      </c>
+    </row>
+    <row r="30" spans="1:38" ht="38.25" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="A30" s="149"/>
+      <c r="B30" s="107"/>
+      <c r="C30" s="49" t="s">
+        <v>24</v>
+      </c>
+      <c r="D30" s="50" t="s">
+        <v>24</v>
+      </c>
+      <c r="E30" s="49"/>
+      <c r="F30" s="51"/>
+      <c r="G30" s="51" t="s">
+        <v>24</v>
+      </c>
+      <c r="H30" s="50" t="s">
+        <v>24</v>
+      </c>
+      <c r="I30" s="49"/>
+      <c r="J30" s="51"/>
+      <c r="K30" s="51" t="s">
+        <v>24</v>
+      </c>
+      <c r="L30" s="52" t="s">
+        <v>24</v>
+      </c>
+      <c r="M30" s="53"/>
+      <c r="N30" s="54"/>
+      <c r="O30" s="54" t="s">
+        <v>24</v>
+      </c>
+      <c r="P30" s="55" t="s">
+        <v>24</v>
+      </c>
+      <c r="Q30" s="174"/>
+      <c r="R30" s="174"/>
+      <c r="S30" s="174"/>
+      <c r="T30" s="174"/>
+      <c r="U30" s="174"/>
+      <c r="V30" s="174"/>
+      <c r="W30" s="109"/>
+      <c r="X30" s="110"/>
+      <c r="Y30" s="56"/>
+      <c r="Z30" s="57"/>
+      <c r="AA30" s="56" t="s">
+        <v>34</v>
+      </c>
+      <c r="AB30" s="58" t="s">
+        <v>34</v>
+      </c>
+      <c r="AC30" s="58"/>
+      <c r="AD30" s="57"/>
+      <c r="AE30" s="56" t="s">
+        <v>34</v>
+      </c>
+      <c r="AF30" s="58" t="s">
+        <v>34</v>
+      </c>
+      <c r="AG30" s="58"/>
+      <c r="AH30" s="57"/>
+      <c r="AI30" s="56" t="s">
+        <v>34</v>
+      </c>
+      <c r="AJ30" s="58" t="s">
+        <v>34</v>
+      </c>
+      <c r="AK30" s="58"/>
+      <c r="AL30" s="59"/>
+    </row>
+    <row r="31" spans="1:38" ht="18.600000000000001" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="A31" s="147" t="s">
+        <v>54</v>
+      </c>
+      <c r="B31" s="148"/>
+      <c r="C31" s="144" t="s">
+        <v>25</v>
+      </c>
+      <c r="D31" s="145"/>
+      <c r="E31" s="146"/>
+      <c r="F31" s="164" t="s">
+        <v>25</v>
+      </c>
+      <c r="G31" s="164"/>
+      <c r="H31" s="113"/>
+      <c r="I31" s="164" t="s">
+        <v>26</v>
+      </c>
+      <c r="J31" s="164"/>
+      <c r="K31" s="113"/>
+      <c r="L31" s="112" t="s">
+        <v>27</v>
+      </c>
+      <c r="M31" s="164"/>
+      <c r="N31" s="164"/>
+      <c r="O31" s="60"/>
+      <c r="P31" s="60"/>
+      <c r="Q31" s="60"/>
+      <c r="R31" s="61"/>
+      <c r="S31" s="62"/>
+      <c r="T31" s="112" t="s">
+        <v>27</v>
+      </c>
+      <c r="U31" s="164"/>
+      <c r="V31" s="164"/>
+      <c r="W31" s="63"/>
+      <c r="X31" s="60"/>
+      <c r="Y31" s="60"/>
+      <c r="Z31" s="60"/>
+      <c r="AA31" s="62"/>
+      <c r="AB31" s="178" t="s">
+        <v>54</v>
+      </c>
+      <c r="AC31" s="148"/>
+      <c r="AD31" s="144" t="s">
+        <v>25</v>
+      </c>
+      <c r="AE31" s="145"/>
+      <c r="AF31" s="146"/>
+      <c r="AG31" s="164" t="s">
+        <v>25</v>
+      </c>
+      <c r="AH31" s="164"/>
+      <c r="AI31" s="113"/>
+      <c r="AJ31" s="164" t="s">
+        <v>26</v>
+      </c>
+      <c r="AK31" s="164"/>
+      <c r="AL31" s="175"/>
+    </row>
+    <row r="32" spans="1:38" ht="18.600000000000001" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="A32" s="160" t="s">
+        <v>43</v>
+      </c>
+      <c r="B32" s="161"/>
+      <c r="C32" s="108"/>
+      <c r="D32" s="136"/>
+      <c r="E32" s="136"/>
+      <c r="F32" s="108"/>
+      <c r="G32" s="136"/>
+      <c r="H32" s="136"/>
+      <c r="I32" s="108"/>
+      <c r="J32" s="136"/>
+      <c r="K32" s="106"/>
+      <c r="L32" s="64"/>
+      <c r="M32" s="65" t="s">
+        <v>28</v>
+      </c>
+      <c r="N32" s="2"/>
+      <c r="O32" s="65">
+        <v>5</v>
+      </c>
+      <c r="P32" s="150" t="s">
+        <v>29</v>
+      </c>
+      <c r="Q32" s="150"/>
+      <c r="R32" s="65">
+        <v>5</v>
+      </c>
+      <c r="S32" s="66"/>
+      <c r="T32" s="64"/>
+      <c r="U32" s="65" t="s">
+        <v>28</v>
+      </c>
+      <c r="V32" s="2"/>
+      <c r="W32" s="65">
+        <v>5</v>
+      </c>
+      <c r="X32" s="150" t="s">
+        <v>29</v>
+      </c>
+      <c r="Y32" s="150"/>
+      <c r="Z32" s="65">
+        <v>5</v>
+      </c>
+      <c r="AA32" s="66"/>
+      <c r="AB32" s="176" t="s">
+        <v>43</v>
+      </c>
+      <c r="AC32" s="161"/>
+      <c r="AD32" s="108"/>
+      <c r="AE32" s="136"/>
+      <c r="AF32" s="136"/>
+      <c r="AG32" s="108"/>
+      <c r="AH32" s="136"/>
+      <c r="AI32" s="136"/>
+      <c r="AJ32" s="108"/>
+      <c r="AK32" s="136"/>
+      <c r="AL32" s="137"/>
+    </row>
+    <row r="33" spans="1:38" ht="18.600000000000001" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="A33" s="162"/>
+      <c r="B33" s="163"/>
+      <c r="C33" s="109"/>
+      <c r="D33" s="140"/>
+      <c r="E33" s="140"/>
+      <c r="F33" s="109"/>
+      <c r="G33" s="140"/>
+      <c r="H33" s="140"/>
+      <c r="I33" s="109"/>
+      <c r="J33" s="140"/>
+      <c r="K33" s="110"/>
+      <c r="L33" s="67"/>
+      <c r="M33" s="68" t="s">
+        <v>30</v>
+      </c>
+      <c r="N33" s="69"/>
+      <c r="O33" s="68">
+        <v>5</v>
+      </c>
+      <c r="P33" s="165" t="s">
+        <v>29</v>
+      </c>
+      <c r="Q33" s="165"/>
+      <c r="R33" s="68">
+        <v>5</v>
+      </c>
+      <c r="S33" s="70"/>
+      <c r="T33" s="67"/>
+      <c r="U33" s="68" t="s">
+        <v>30</v>
+      </c>
+      <c r="V33" s="69"/>
+      <c r="W33" s="68">
+        <v>5</v>
+      </c>
+      <c r="X33" s="165" t="s">
+        <v>29</v>
+      </c>
+      <c r="Y33" s="165"/>
+      <c r="Z33" s="68">
+        <v>5</v>
+      </c>
+      <c r="AA33" s="70"/>
+      <c r="AB33" s="177"/>
+      <c r="AC33" s="163"/>
+      <c r="AD33" s="109"/>
+      <c r="AE33" s="140"/>
+      <c r="AF33" s="140"/>
+      <c r="AG33" s="109"/>
+      <c r="AH33" s="140"/>
+      <c r="AI33" s="140"/>
+      <c r="AJ33" s="109"/>
+      <c r="AK33" s="140"/>
+      <c r="AL33" s="141"/>
+    </row>
+    <row r="34" spans="1:38" ht="18.600000000000001" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="A34" s="151" t="s">
+        <v>44</v>
+      </c>
+      <c r="B34" s="128"/>
+      <c r="C34" s="129"/>
+      <c r="D34" s="71"/>
+      <c r="E34" s="2"/>
+      <c r="F34" s="2"/>
+      <c r="G34" s="2"/>
+      <c r="H34" s="2"/>
+      <c r="I34" s="155" t="s">
+        <v>45</v>
+      </c>
+      <c r="J34" s="128"/>
+      <c r="K34" s="129"/>
+      <c r="L34" s="2"/>
+      <c r="M34" s="2"/>
+      <c r="N34" s="2"/>
+      <c r="O34" s="114" t="s">
         <v>13</v>
       </c>
-      <c r="I5" s="30"/>
-[...1423 lines deleted...]
-      <c r="O34" s="67" t="s">
+      <c r="P34" s="150"/>
+      <c r="Q34" s="115"/>
+      <c r="R34" s="2"/>
+      <c r="S34" s="2"/>
+      <c r="T34" s="2"/>
+      <c r="U34" s="2"/>
+      <c r="V34" s="2"/>
+      <c r="W34" s="112" t="s">
         <v>14</v>
       </c>
-      <c r="P34" s="77"/>
-[...6 lines deleted...]
-      <c r="W34" s="68" t="s">
+      <c r="X34" s="164"/>
+      <c r="Y34" s="113"/>
+      <c r="Z34" s="2"/>
+      <c r="AA34" s="2"/>
+      <c r="AB34" s="2"/>
+      <c r="AC34" s="2"/>
+      <c r="AD34" s="2"/>
+      <c r="AE34" s="112" t="s">
         <v>15</v>
       </c>
-      <c r="X34" s="69"/>
-[...97 lines deleted...]
-      <c r="AL36" s="191"/>
+      <c r="AF34" s="164"/>
+      <c r="AG34" s="113"/>
+      <c r="AH34" s="2"/>
+      <c r="AI34" s="2"/>
+      <c r="AJ34" s="72"/>
+      <c r="AK34" s="72"/>
+      <c r="AL34" s="73"/>
+    </row>
+    <row r="35" spans="1:38" ht="18.600000000000001" customHeight="1" thickBot="1" x14ac:dyDescent="0.2">
+      <c r="A35" s="152"/>
+      <c r="B35" s="153"/>
+      <c r="C35" s="154"/>
+      <c r="D35" s="74"/>
+      <c r="E35" s="75"/>
+      <c r="F35" s="75"/>
+      <c r="G35" s="75"/>
+      <c r="H35" s="75"/>
+      <c r="I35" s="156"/>
+      <c r="J35" s="153"/>
+      <c r="K35" s="154"/>
+      <c r="L35" s="75"/>
+      <c r="M35" s="75"/>
+      <c r="N35" s="75"/>
+      <c r="O35" s="157"/>
+      <c r="P35" s="158"/>
+      <c r="Q35" s="159"/>
+      <c r="R35" s="75"/>
+      <c r="S35" s="75"/>
+      <c r="T35" s="75"/>
+      <c r="U35" s="75"/>
+      <c r="V35" s="75"/>
+      <c r="W35" s="157"/>
+      <c r="X35" s="158"/>
+      <c r="Y35" s="159"/>
+      <c r="Z35" s="75"/>
+      <c r="AA35" s="75"/>
+      <c r="AB35" s="75"/>
+      <c r="AC35" s="75"/>
+      <c r="AD35" s="75"/>
+      <c r="AE35" s="157"/>
+      <c r="AF35" s="158"/>
+      <c r="AG35" s="159"/>
+      <c r="AH35" s="75"/>
+      <c r="AI35" s="75"/>
+      <c r="AJ35" s="76"/>
+      <c r="AK35" s="75"/>
+      <c r="AL35" s="77"/>
+    </row>
+    <row r="36" spans="1:38" ht="19.5" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="A36" s="170" t="s">
+        <v>32</v>
+      </c>
+      <c r="B36" s="170"/>
+      <c r="C36" s="170"/>
+      <c r="D36" s="170"/>
+      <c r="E36" s="170"/>
+      <c r="F36" s="170"/>
+      <c r="G36" s="170"/>
+      <c r="H36" s="170"/>
+      <c r="I36" s="170"/>
+      <c r="J36" s="170"/>
+      <c r="K36" s="170"/>
+      <c r="L36" s="170"/>
+      <c r="M36" s="170"/>
+      <c r="N36" s="170"/>
+      <c r="O36" s="170"/>
+      <c r="P36" s="170"/>
+      <c r="Q36" s="170"/>
+      <c r="R36" s="170"/>
+      <c r="S36" s="170"/>
+      <c r="T36" s="170"/>
+      <c r="U36" s="170"/>
+      <c r="V36" s="170"/>
+      <c r="W36" s="170"/>
+      <c r="X36" s="170"/>
+      <c r="Y36" s="170"/>
+      <c r="Z36" s="170"/>
+      <c r="AA36" s="170"/>
+      <c r="AB36" s="170"/>
+      <c r="AC36" s="170"/>
+      <c r="AD36" s="170"/>
+      <c r="AE36" s="170"/>
+      <c r="AF36" s="170"/>
+      <c r="AG36" s="170"/>
+      <c r="AH36" s="170"/>
+      <c r="AI36" s="170"/>
+      <c r="AJ36" s="170"/>
+      <c r="AK36" s="170"/>
+      <c r="AL36" s="170"/>
     </row>
   </sheetData>
   <mergeCells count="108">
-    <mergeCell ref="P5:Q5"/>
-[...45 lines deleted...]
-    <mergeCell ref="A32:B33"/>
+    <mergeCell ref="A1:AL1"/>
+    <mergeCell ref="A5:B6"/>
+    <mergeCell ref="H7:P9"/>
+    <mergeCell ref="Q7:V8"/>
+    <mergeCell ref="P3:R4"/>
+    <mergeCell ref="L3:O4"/>
+    <mergeCell ref="H5:I6"/>
+    <mergeCell ref="AD7:AL9"/>
+    <mergeCell ref="C3:I4"/>
+    <mergeCell ref="A3:B4"/>
+    <mergeCell ref="A7:A9"/>
+    <mergeCell ref="B7:E9"/>
+    <mergeCell ref="W7:W9"/>
+    <mergeCell ref="AC3:AD4"/>
+    <mergeCell ref="C5:G6"/>
+    <mergeCell ref="Q9:V15"/>
+    <mergeCell ref="I31:K31"/>
+    <mergeCell ref="Q18:V19"/>
+    <mergeCell ref="Q20:V21"/>
+    <mergeCell ref="Q22:V23"/>
+    <mergeCell ref="F7:G9"/>
+    <mergeCell ref="E13:P15"/>
+    <mergeCell ref="D10:D12"/>
+    <mergeCell ref="D13:D15"/>
+    <mergeCell ref="A10:C14"/>
+    <mergeCell ref="A15:C15"/>
+    <mergeCell ref="B20:B21"/>
+    <mergeCell ref="A16:A17"/>
+    <mergeCell ref="B16:B17"/>
+    <mergeCell ref="A18:A19"/>
+    <mergeCell ref="B18:B19"/>
+    <mergeCell ref="B28:B30"/>
+    <mergeCell ref="F31:H31"/>
+    <mergeCell ref="AB31:AC31"/>
+    <mergeCell ref="T31:V31"/>
     <mergeCell ref="A20:A21"/>
     <mergeCell ref="E10:P12"/>
     <mergeCell ref="J3:K4"/>
     <mergeCell ref="A36:AL36"/>
     <mergeCell ref="Q24:V25"/>
     <mergeCell ref="Q26:V27"/>
     <mergeCell ref="Q28:V30"/>
     <mergeCell ref="W34:Y35"/>
     <mergeCell ref="AG31:AI31"/>
     <mergeCell ref="AJ31:AL31"/>
     <mergeCell ref="AE34:AG35"/>
     <mergeCell ref="AJ32:AL33"/>
     <mergeCell ref="C32:E33"/>
     <mergeCell ref="F32:H33"/>
     <mergeCell ref="I32:K33"/>
     <mergeCell ref="AB32:AC33"/>
     <mergeCell ref="X33:Y33"/>
     <mergeCell ref="Q16:V17"/>
     <mergeCell ref="P32:Q32"/>
     <mergeCell ref="P33:Q33"/>
     <mergeCell ref="A24:A25"/>
     <mergeCell ref="B24:B25"/>
     <mergeCell ref="A26:A27"/>
     <mergeCell ref="B26:B27"/>
+    <mergeCell ref="A22:A23"/>
+    <mergeCell ref="C31:E31"/>
+    <mergeCell ref="A31:B31"/>
+    <mergeCell ref="A28:A30"/>
+    <mergeCell ref="B22:B23"/>
+    <mergeCell ref="AD32:AF33"/>
+    <mergeCell ref="X32:Y32"/>
+    <mergeCell ref="AG32:AI33"/>
+    <mergeCell ref="A34:C35"/>
+    <mergeCell ref="I34:K35"/>
+    <mergeCell ref="O34:Q35"/>
+    <mergeCell ref="A32:B33"/>
     <mergeCell ref="L31:N31"/>
-    <mergeCell ref="B20:B21"/>
-[...7 lines deleted...]
-    <mergeCell ref="T31:V31"/>
     <mergeCell ref="AD31:AF31"/>
-    <mergeCell ref="C5:G6"/>
-[...24 lines deleted...]
-    <mergeCell ref="AC3:AD4"/>
+    <mergeCell ref="AB7:AC9"/>
+    <mergeCell ref="AB13:AL15"/>
+    <mergeCell ref="Z13:AA15"/>
+    <mergeCell ref="AB10:AL12"/>
+    <mergeCell ref="W15:Y15"/>
+    <mergeCell ref="W28:W30"/>
+    <mergeCell ref="X28:X30"/>
+    <mergeCell ref="W22:W23"/>
+    <mergeCell ref="X22:X23"/>
+    <mergeCell ref="W24:W25"/>
+    <mergeCell ref="X24:X25"/>
+    <mergeCell ref="W26:W27"/>
+    <mergeCell ref="X26:X27"/>
+    <mergeCell ref="X16:X17"/>
+    <mergeCell ref="W18:W19"/>
+    <mergeCell ref="X18:X19"/>
+    <mergeCell ref="W20:W21"/>
+    <mergeCell ref="X20:X21"/>
+    <mergeCell ref="W16:W17"/>
+    <mergeCell ref="Z10:AA12"/>
+    <mergeCell ref="W10:Y14"/>
+    <mergeCell ref="X7:AA9"/>
+    <mergeCell ref="P5:Q5"/>
+    <mergeCell ref="M5:N5"/>
+    <mergeCell ref="J5:L5"/>
+    <mergeCell ref="J6:L6"/>
+    <mergeCell ref="M6:N6"/>
+    <mergeCell ref="P6:Q6"/>
+    <mergeCell ref="AE3:AL4"/>
+    <mergeCell ref="S3:T4"/>
+    <mergeCell ref="U3:AB4"/>
+    <mergeCell ref="S5:T6"/>
+    <mergeCell ref="U5:AB6"/>
+    <mergeCell ref="AC5:AD6"/>
+    <mergeCell ref="AE5:AL6"/>
   </mergeCells>
   <phoneticPr fontId="2"/>
   <printOptions horizontalCentered="1" verticalCentered="1"/>
   <pageMargins left="0.19685039370078741" right="0.19685039370078741" top="0.19685039370078741" bottom="0.19685039370078741" header="0" footer="0"/>
-  <pageSetup paperSize="13" scale="78" orientation="portrait" r:id="rId1"/>
+  <pageSetup paperSize="13" scale="80" orientation="portrait" r:id="rId1"/>
   <headerFooter alignWithMargins="0"/>
   <drawing r:id="rId2"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0100-000000000000}">
   <sheetPr>
     <pageSetUpPr fitToPage="1"/>
   </sheetPr>
   <dimension ref="A1:AL71"/>
   <sheetViews>
     <sheetView tabSelected="1" zoomScaleNormal="100" workbookViewId="0">
-      <selection activeCell="I2" sqref="I2:I3"/>
+      <selection activeCell="Q14" sqref="Q14:R15"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr defaultRowHeight="13" x14ac:dyDescent="0.2"/>
+  <sheetFormatPr defaultColWidth="8.75" defaultRowHeight="13.5" x14ac:dyDescent="0.15"/>
   <cols>
-    <col min="1" max="16" width="2.7265625" style="196" customWidth="1"/>
-[...2 lines deleted...]
-    <col min="35" max="16384" width="8.7265625" style="196"/>
+    <col min="1" max="16" width="2.75" style="78" customWidth="1"/>
+    <col min="17" max="18" width="6.125" style="78" customWidth="1"/>
+    <col min="19" max="34" width="2.75" style="78" customWidth="1"/>
+    <col min="35" max="16384" width="8.75" style="78"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:34" ht="15" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A1" s="198" t="s">
+    <row r="1" spans="1:34" ht="15" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="A1" s="289" t="s">
+        <v>83</v>
+      </c>
+      <c r="B1" s="289"/>
+      <c r="C1" s="289"/>
+      <c r="D1" s="289"/>
+      <c r="E1" s="289"/>
+      <c r="F1" s="289"/>
+      <c r="G1" s="289"/>
+      <c r="H1" s="289"/>
+      <c r="I1" s="289"/>
+      <c r="J1" s="289"/>
+      <c r="K1" s="289"/>
+      <c r="L1" s="289"/>
+      <c r="M1" s="289"/>
+      <c r="N1" s="289"/>
+      <c r="O1" s="289"/>
+      <c r="P1" s="289"/>
+      <c r="Q1" s="289"/>
+      <c r="R1" s="289"/>
+      <c r="S1" s="289"/>
+      <c r="T1" s="289"/>
+      <c r="U1" s="289"/>
+      <c r="V1" s="289"/>
+      <c r="W1" s="289"/>
+      <c r="X1" s="289"/>
+      <c r="Y1" s="289"/>
+      <c r="Z1" s="289"/>
+      <c r="AA1" s="289"/>
+      <c r="AB1" s="289"/>
+      <c r="AC1" s="289"/>
+      <c r="AD1" s="289"/>
+      <c r="AE1" s="289"/>
+      <c r="AF1" s="289"/>
+      <c r="AG1" s="289"/>
+      <c r="AH1" s="289"/>
+    </row>
+    <row r="2" spans="1:34" ht="12.75" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="A2" s="262" t="s">
+        <v>60</v>
+      </c>
+      <c r="B2" s="263"/>
+      <c r="C2" s="266"/>
+      <c r="D2" s="266"/>
+      <c r="E2" s="268" t="s">
+        <v>59</v>
+      </c>
+      <c r="F2" s="272"/>
+      <c r="G2" s="263" t="s">
+        <v>58</v>
+      </c>
+      <c r="H2" s="272"/>
+      <c r="I2" s="270" t="s">
+        <v>57</v>
+      </c>
+      <c r="J2" s="276" t="s">
+        <v>61</v>
+      </c>
+      <c r="K2" s="276"/>
+      <c r="L2" s="276"/>
+      <c r="M2" s="276"/>
+      <c r="N2" s="243" t="s">
+        <v>11</v>
+      </c>
+      <c r="O2" s="244"/>
+      <c r="P2" s="244"/>
+      <c r="Q2" s="244"/>
+      <c r="R2" s="241" t="s">
+        <v>62</v>
+      </c>
+      <c r="S2" s="243" t="s">
+        <v>11</v>
+      </c>
+      <c r="T2" s="244"/>
+      <c r="U2" s="244"/>
+      <c r="V2" s="244"/>
+      <c r="W2" s="244" t="s">
+        <v>63</v>
+      </c>
+      <c r="X2" s="244"/>
+      <c r="Y2" s="241"/>
+      <c r="Z2" s="248" t="s">
+        <v>8</v>
+      </c>
+      <c r="AA2" s="249"/>
+      <c r="AB2" s="249"/>
+      <c r="AC2" s="249"/>
+      <c r="AD2" s="249"/>
+      <c r="AE2" s="249"/>
+      <c r="AF2" s="249"/>
+      <c r="AG2" s="249"/>
+      <c r="AH2" s="252"/>
+    </row>
+    <row r="3" spans="1:34" ht="12.75" customHeight="1" thickBot="1" x14ac:dyDescent="0.2">
+      <c r="A3" s="264"/>
+      <c r="B3" s="265"/>
+      <c r="C3" s="267"/>
+      <c r="D3" s="267"/>
+      <c r="E3" s="269"/>
+      <c r="F3" s="273"/>
+      <c r="G3" s="265"/>
+      <c r="H3" s="273"/>
+      <c r="I3" s="271"/>
+      <c r="J3" s="276"/>
+      <c r="K3" s="276"/>
+      <c r="L3" s="276"/>
+      <c r="M3" s="276"/>
+      <c r="N3" s="245"/>
+      <c r="O3" s="246"/>
+      <c r="P3" s="274"/>
+      <c r="Q3" s="274"/>
+      <c r="R3" s="242"/>
+      <c r="S3" s="245"/>
+      <c r="T3" s="246"/>
+      <c r="U3" s="246"/>
+      <c r="V3" s="246"/>
+      <c r="W3" s="246"/>
+      <c r="X3" s="246"/>
+      <c r="Y3" s="247"/>
+      <c r="Z3" s="250"/>
+      <c r="AA3" s="251"/>
+      <c r="AB3" s="251"/>
+      <c r="AC3" s="251"/>
+      <c r="AD3" s="251"/>
+      <c r="AE3" s="251"/>
+      <c r="AF3" s="251"/>
+      <c r="AG3" s="251"/>
+      <c r="AH3" s="253"/>
+    </row>
+    <row r="4" spans="1:34" ht="15.75" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="A4" s="243" t="s">
+        <v>56</v>
+      </c>
+      <c r="B4" s="244"/>
+      <c r="C4" s="244"/>
+      <c r="D4" s="244"/>
+      <c r="E4" s="241"/>
+      <c r="F4" s="275" t="s">
+        <v>7</v>
+      </c>
+      <c r="G4" s="243"/>
+      <c r="H4" s="244"/>
+      <c r="I4" s="244"/>
+      <c r="J4" s="244"/>
+      <c r="K4" s="244"/>
+      <c r="L4" s="244"/>
+      <c r="M4" s="256" t="s">
+        <v>64</v>
+      </c>
+      <c r="N4" s="256"/>
+      <c r="O4" s="256"/>
+      <c r="P4" s="260"/>
+      <c r="Q4" s="277" t="s">
+        <v>31</v>
+      </c>
+      <c r="R4" s="278"/>
+      <c r="S4" s="254" t="s">
+        <v>6</v>
+      </c>
+      <c r="T4" s="244"/>
+      <c r="U4" s="244"/>
+      <c r="V4" s="244"/>
+      <c r="W4" s="241"/>
+      <c r="X4" s="275" t="s">
+        <v>7</v>
+      </c>
+      <c r="Y4" s="243"/>
+      <c r="Z4" s="244"/>
+      <c r="AA4" s="244"/>
+      <c r="AB4" s="244"/>
+      <c r="AC4" s="244"/>
+      <c r="AD4" s="244"/>
+      <c r="AE4" s="256" t="s">
+        <v>64</v>
+      </c>
+      <c r="AF4" s="256"/>
+      <c r="AG4" s="256"/>
+      <c r="AH4" s="257"/>
+    </row>
+    <row r="5" spans="1:34" ht="15.75" customHeight="1" thickBot="1" x14ac:dyDescent="0.2">
+      <c r="A5" s="245"/>
+      <c r="B5" s="246"/>
+      <c r="C5" s="246"/>
+      <c r="D5" s="246"/>
+      <c r="E5" s="247"/>
+      <c r="F5" s="275"/>
+      <c r="G5" s="245"/>
+      <c r="H5" s="246"/>
+      <c r="I5" s="246"/>
+      <c r="J5" s="246"/>
+      <c r="K5" s="246"/>
+      <c r="L5" s="246"/>
+      <c r="M5" s="258"/>
+      <c r="N5" s="258"/>
+      <c r="O5" s="258"/>
+      <c r="P5" s="261"/>
+      <c r="Q5" s="279"/>
+      <c r="R5" s="280"/>
+      <c r="S5" s="255"/>
+      <c r="T5" s="246"/>
+      <c r="U5" s="246"/>
+      <c r="V5" s="246"/>
+      <c r="W5" s="247"/>
+      <c r="X5" s="275"/>
+      <c r="Y5" s="245"/>
+      <c r="Z5" s="246"/>
+      <c r="AA5" s="246"/>
+      <c r="AB5" s="246"/>
+      <c r="AC5" s="246"/>
+      <c r="AD5" s="246"/>
+      <c r="AE5" s="258"/>
+      <c r="AF5" s="258"/>
+      <c r="AG5" s="258"/>
+      <c r="AH5" s="259"/>
+    </row>
+    <row r="6" spans="1:34" ht="12.75" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="A6" s="236" t="s">
+        <v>10</v>
+      </c>
+      <c r="B6" s="237"/>
+      <c r="C6" s="237"/>
+      <c r="D6" s="238"/>
+      <c r="E6" s="212" t="s">
+        <v>4</v>
+      </c>
+      <c r="F6" s="212"/>
+      <c r="G6" s="212"/>
+      <c r="H6" s="212"/>
+      <c r="I6" s="212"/>
+      <c r="J6" s="212"/>
+      <c r="K6" s="212" t="s">
+        <v>5</v>
+      </c>
+      <c r="L6" s="212"/>
+      <c r="M6" s="212"/>
+      <c r="N6" s="212"/>
+      <c r="O6" s="212"/>
+      <c r="P6" s="212"/>
+      <c r="Q6" s="239" t="s">
         <v>9</v>
       </c>
-      <c r="B1" s="198"/>
-[...72 lines deleted...]
-      <c r="W2" s="204" t="s">
+      <c r="R6" s="240"/>
+      <c r="S6" s="236" t="s">
+        <v>10</v>
+      </c>
+      <c r="T6" s="237"/>
+      <c r="U6" s="237"/>
+      <c r="V6" s="238"/>
+      <c r="W6" s="212" t="s">
+        <v>4</v>
+      </c>
+      <c r="X6" s="212"/>
+      <c r="Y6" s="212"/>
+      <c r="Z6" s="212"/>
+      <c r="AA6" s="212"/>
+      <c r="AB6" s="212"/>
+      <c r="AC6" s="212" t="s">
+        <v>5</v>
+      </c>
+      <c r="AD6" s="212"/>
+      <c r="AE6" s="212"/>
+      <c r="AF6" s="212"/>
+      <c r="AG6" s="212"/>
+      <c r="AH6" s="212"/>
+    </row>
+    <row r="7" spans="1:34" ht="12.75" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="A7" s="233" t="s">
+        <v>22</v>
+      </c>
+      <c r="B7" s="234"/>
+      <c r="C7" s="234"/>
+      <c r="D7" s="235"/>
+      <c r="E7" s="212"/>
+      <c r="F7" s="212"/>
+      <c r="G7" s="212"/>
+      <c r="H7" s="212"/>
+      <c r="I7" s="212"/>
+      <c r="J7" s="212"/>
+      <c r="K7" s="212"/>
+      <c r="L7" s="212"/>
+      <c r="M7" s="212"/>
+      <c r="N7" s="212"/>
+      <c r="O7" s="212"/>
+      <c r="P7" s="212"/>
+      <c r="Q7" s="212"/>
+      <c r="R7" s="212"/>
+      <c r="S7" s="233" t="s">
+        <v>22</v>
+      </c>
+      <c r="T7" s="234"/>
+      <c r="U7" s="234"/>
+      <c r="V7" s="235"/>
+      <c r="W7" s="212"/>
+      <c r="X7" s="212"/>
+      <c r="Y7" s="212"/>
+      <c r="Z7" s="212"/>
+      <c r="AA7" s="212"/>
+      <c r="AB7" s="212"/>
+      <c r="AC7" s="212"/>
+      <c r="AD7" s="212"/>
+      <c r="AE7" s="212"/>
+      <c r="AF7" s="212"/>
+      <c r="AG7" s="212"/>
+      <c r="AH7" s="212"/>
+    </row>
+    <row r="8" spans="1:34" ht="12.95" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="A8" s="221" t="s">
+        <v>78</v>
+      </c>
+      <c r="B8" s="223" t="s">
+        <v>77</v>
+      </c>
+      <c r="C8" s="80"/>
+      <c r="D8" s="81"/>
+      <c r="E8" s="81"/>
+      <c r="F8" s="81"/>
+      <c r="G8" s="81"/>
+      <c r="H8" s="82"/>
+      <c r="I8" s="80"/>
+      <c r="J8" s="82"/>
+      <c r="K8" s="80"/>
+      <c r="L8" s="82"/>
+      <c r="M8" s="80"/>
+      <c r="N8" s="82"/>
+      <c r="O8" s="80"/>
+      <c r="P8" s="82"/>
+      <c r="Q8" s="225" t="s">
         <v>65</v>
       </c>
-      <c r="X2" s="204"/>
-[...66 lines deleted...]
-      <c r="M4" s="221" t="s">
+      <c r="R8" s="226"/>
+      <c r="S8" s="221" t="s">
+        <v>78</v>
+      </c>
+      <c r="T8" s="223" t="s">
+        <v>77</v>
+      </c>
+      <c r="U8" s="80"/>
+      <c r="V8" s="81"/>
+      <c r="W8" s="81"/>
+      <c r="X8" s="81"/>
+      <c r="Y8" s="81"/>
+      <c r="Z8" s="82"/>
+      <c r="AA8" s="80"/>
+      <c r="AB8" s="82"/>
+      <c r="AC8" s="80"/>
+      <c r="AD8" s="82"/>
+      <c r="AE8" s="80"/>
+      <c r="AF8" s="82"/>
+      <c r="AG8" s="80"/>
+      <c r="AH8" s="82"/>
+    </row>
+    <row r="9" spans="1:34" ht="12.95" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="A9" s="222"/>
+      <c r="B9" s="224"/>
+      <c r="C9" s="83"/>
+      <c r="D9" s="84"/>
+      <c r="E9" s="83"/>
+      <c r="F9" s="84"/>
+      <c r="G9" s="83"/>
+      <c r="H9" s="84"/>
+      <c r="I9" s="83"/>
+      <c r="J9" s="84"/>
+      <c r="K9" s="83"/>
+      <c r="L9" s="84"/>
+      <c r="M9" s="83"/>
+      <c r="N9" s="84"/>
+      <c r="O9" s="83"/>
+      <c r="P9" s="84"/>
+      <c r="Q9" s="227"/>
+      <c r="R9" s="228"/>
+      <c r="S9" s="222"/>
+      <c r="T9" s="224"/>
+      <c r="U9" s="83"/>
+      <c r="V9" s="84"/>
+      <c r="W9" s="83"/>
+      <c r="X9" s="84"/>
+      <c r="Y9" s="83"/>
+      <c r="Z9" s="84"/>
+      <c r="AA9" s="83"/>
+      <c r="AB9" s="84"/>
+      <c r="AC9" s="83"/>
+      <c r="AD9" s="84"/>
+      <c r="AE9" s="83"/>
+      <c r="AF9" s="84"/>
+      <c r="AG9" s="83"/>
+      <c r="AH9" s="84"/>
+    </row>
+    <row r="10" spans="1:34" ht="12.95" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="A10" s="221" t="s">
+        <v>78</v>
+      </c>
+      <c r="B10" s="223" t="s">
+        <v>77</v>
+      </c>
+      <c r="C10" s="80"/>
+      <c r="D10" s="81"/>
+      <c r="E10" s="81"/>
+      <c r="F10" s="81"/>
+      <c r="G10" s="81"/>
+      <c r="H10" s="82"/>
+      <c r="I10" s="80"/>
+      <c r="J10" s="82"/>
+      <c r="K10" s="80"/>
+      <c r="L10" s="82"/>
+      <c r="M10" s="80"/>
+      <c r="N10" s="82"/>
+      <c r="O10" s="80"/>
+      <c r="P10" s="82"/>
+      <c r="Q10" s="225" t="s">
         <v>66</v>
       </c>
-      <c r="N4" s="221"/>
-[...2 lines deleted...]
-      <c r="Q4" s="223" t="s">
+      <c r="R10" s="226"/>
+      <c r="S10" s="221" t="s">
+        <v>78</v>
+      </c>
+      <c r="T10" s="223" t="s">
+        <v>77</v>
+      </c>
+      <c r="U10" s="80"/>
+      <c r="V10" s="81"/>
+      <c r="W10" s="81"/>
+      <c r="X10" s="81"/>
+      <c r="Y10" s="81"/>
+      <c r="Z10" s="82"/>
+      <c r="AA10" s="80"/>
+      <c r="AB10" s="82"/>
+      <c r="AC10" s="80"/>
+      <c r="AD10" s="82"/>
+      <c r="AE10" s="80"/>
+      <c r="AF10" s="82"/>
+      <c r="AG10" s="80"/>
+      <c r="AH10" s="82"/>
+    </row>
+    <row r="11" spans="1:34" ht="12.95" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="A11" s="222"/>
+      <c r="B11" s="224"/>
+      <c r="C11" s="83"/>
+      <c r="D11" s="84"/>
+      <c r="E11" s="83"/>
+      <c r="F11" s="84"/>
+      <c r="G11" s="83"/>
+      <c r="H11" s="84"/>
+      <c r="I11" s="83"/>
+      <c r="J11" s="84"/>
+      <c r="K11" s="83"/>
+      <c r="L11" s="84"/>
+      <c r="M11" s="83"/>
+      <c r="N11" s="84"/>
+      <c r="O11" s="83"/>
+      <c r="P11" s="84"/>
+      <c r="Q11" s="227"/>
+      <c r="R11" s="228"/>
+      <c r="S11" s="222"/>
+      <c r="T11" s="224"/>
+      <c r="U11" s="83"/>
+      <c r="V11" s="84"/>
+      <c r="W11" s="83"/>
+      <c r="X11" s="84"/>
+      <c r="Y11" s="83"/>
+      <c r="Z11" s="84"/>
+      <c r="AA11" s="83"/>
+      <c r="AB11" s="84"/>
+      <c r="AC11" s="83"/>
+      <c r="AD11" s="84"/>
+      <c r="AE11" s="83"/>
+      <c r="AF11" s="84"/>
+      <c r="AG11" s="83"/>
+      <c r="AH11" s="84"/>
+    </row>
+    <row r="12" spans="1:34" ht="12.95" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="A12" s="221" t="s">
+        <v>78</v>
+      </c>
+      <c r="B12" s="223" t="s">
+        <v>77</v>
+      </c>
+      <c r="C12" s="80"/>
+      <c r="D12" s="81"/>
+      <c r="E12" s="81"/>
+      <c r="F12" s="81"/>
+      <c r="G12" s="81"/>
+      <c r="H12" s="82"/>
+      <c r="I12" s="80"/>
+      <c r="J12" s="82"/>
+      <c r="K12" s="80"/>
+      <c r="L12" s="82"/>
+      <c r="M12" s="80"/>
+      <c r="N12" s="82"/>
+      <c r="O12" s="80"/>
+      <c r="P12" s="82"/>
+      <c r="Q12" s="225" t="s">
+        <v>67</v>
+      </c>
+      <c r="R12" s="226"/>
+      <c r="S12" s="221" t="s">
+        <v>78</v>
+      </c>
+      <c r="T12" s="223" t="s">
+        <v>77</v>
+      </c>
+      <c r="U12" s="80"/>
+      <c r="V12" s="81"/>
+      <c r="W12" s="81"/>
+      <c r="X12" s="81"/>
+      <c r="Y12" s="81"/>
+      <c r="Z12" s="82"/>
+      <c r="AA12" s="80"/>
+      <c r="AB12" s="82"/>
+      <c r="AC12" s="80"/>
+      <c r="AD12" s="82"/>
+      <c r="AE12" s="80"/>
+      <c r="AF12" s="82"/>
+      <c r="AG12" s="80"/>
+      <c r="AH12" s="82"/>
+    </row>
+    <row r="13" spans="1:34" ht="12.95" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="A13" s="222"/>
+      <c r="B13" s="224"/>
+      <c r="C13" s="83"/>
+      <c r="D13" s="84"/>
+      <c r="E13" s="83"/>
+      <c r="F13" s="84"/>
+      <c r="G13" s="83"/>
+      <c r="H13" s="84"/>
+      <c r="I13" s="83"/>
+      <c r="J13" s="84"/>
+      <c r="K13" s="83"/>
+      <c r="L13" s="84"/>
+      <c r="M13" s="83"/>
+      <c r="N13" s="84"/>
+      <c r="O13" s="83"/>
+      <c r="P13" s="84"/>
+      <c r="Q13" s="227"/>
+      <c r="R13" s="228"/>
+      <c r="S13" s="222"/>
+      <c r="T13" s="224"/>
+      <c r="U13" s="83"/>
+      <c r="V13" s="84"/>
+      <c r="W13" s="83"/>
+      <c r="X13" s="84"/>
+      <c r="Y13" s="83"/>
+      <c r="Z13" s="84"/>
+      <c r="AA13" s="83"/>
+      <c r="AB13" s="84"/>
+      <c r="AC13" s="83"/>
+      <c r="AD13" s="84"/>
+      <c r="AE13" s="83"/>
+      <c r="AF13" s="84"/>
+      <c r="AG13" s="83"/>
+      <c r="AH13" s="84"/>
+    </row>
+    <row r="14" spans="1:34" ht="12.95" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="A14" s="221" t="s">
+        <v>78</v>
+      </c>
+      <c r="B14" s="223" t="s">
+        <v>77</v>
+      </c>
+      <c r="C14" s="80"/>
+      <c r="D14" s="81"/>
+      <c r="E14" s="81"/>
+      <c r="F14" s="81"/>
+      <c r="G14" s="81"/>
+      <c r="H14" s="82"/>
+      <c r="I14" s="80"/>
+      <c r="J14" s="82"/>
+      <c r="K14" s="80"/>
+      <c r="L14" s="82"/>
+      <c r="M14" s="80"/>
+      <c r="N14" s="82"/>
+      <c r="O14" s="80"/>
+      <c r="P14" s="82"/>
+      <c r="Q14" s="225" t="s">
+        <v>68</v>
+      </c>
+      <c r="R14" s="226"/>
+      <c r="S14" s="221" t="s">
+        <v>78</v>
+      </c>
+      <c r="T14" s="223" t="s">
+        <v>77</v>
+      </c>
+      <c r="U14" s="80"/>
+      <c r="V14" s="81"/>
+      <c r="W14" s="81"/>
+      <c r="X14" s="81"/>
+      <c r="Y14" s="81"/>
+      <c r="Z14" s="82"/>
+      <c r="AA14" s="80"/>
+      <c r="AB14" s="82"/>
+      <c r="AC14" s="80"/>
+      <c r="AD14" s="82"/>
+      <c r="AE14" s="80"/>
+      <c r="AF14" s="82"/>
+      <c r="AG14" s="80"/>
+      <c r="AH14" s="82"/>
+    </row>
+    <row r="15" spans="1:34" ht="12.95" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="A15" s="222"/>
+      <c r="B15" s="224"/>
+      <c r="C15" s="83"/>
+      <c r="D15" s="84"/>
+      <c r="E15" s="83"/>
+      <c r="F15" s="84"/>
+      <c r="G15" s="83"/>
+      <c r="H15" s="84"/>
+      <c r="I15" s="83"/>
+      <c r="J15" s="84"/>
+      <c r="K15" s="83"/>
+      <c r="L15" s="84"/>
+      <c r="M15" s="83"/>
+      <c r="N15" s="84"/>
+      <c r="O15" s="83"/>
+      <c r="P15" s="84"/>
+      <c r="Q15" s="227"/>
+      <c r="R15" s="228"/>
+      <c r="S15" s="222"/>
+      <c r="T15" s="224"/>
+      <c r="U15" s="83"/>
+      <c r="V15" s="84"/>
+      <c r="W15" s="83"/>
+      <c r="X15" s="84"/>
+      <c r="Y15" s="83"/>
+      <c r="Z15" s="84"/>
+      <c r="AA15" s="83"/>
+      <c r="AB15" s="84"/>
+      <c r="AC15" s="83"/>
+      <c r="AD15" s="84"/>
+      <c r="AE15" s="83"/>
+      <c r="AF15" s="84"/>
+      <c r="AG15" s="83"/>
+      <c r="AH15" s="84"/>
+    </row>
+    <row r="16" spans="1:34" ht="12.95" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="A16" s="221" t="s">
+        <v>78</v>
+      </c>
+      <c r="B16" s="223" t="s">
+        <v>77</v>
+      </c>
+      <c r="C16" s="80"/>
+      <c r="D16" s="81"/>
+      <c r="E16" s="81"/>
+      <c r="F16" s="81"/>
+      <c r="G16" s="81"/>
+      <c r="H16" s="82"/>
+      <c r="I16" s="80"/>
+      <c r="J16" s="82"/>
+      <c r="K16" s="80"/>
+      <c r="L16" s="82"/>
+      <c r="M16" s="80"/>
+      <c r="N16" s="82"/>
+      <c r="O16" s="80"/>
+      <c r="P16" s="82"/>
+      <c r="Q16" s="225" t="s">
+        <v>69</v>
+      </c>
+      <c r="R16" s="226"/>
+      <c r="S16" s="221" t="s">
+        <v>78</v>
+      </c>
+      <c r="T16" s="223" t="s">
+        <v>77</v>
+      </c>
+      <c r="U16" s="80"/>
+      <c r="V16" s="81"/>
+      <c r="W16" s="81"/>
+      <c r="X16" s="81"/>
+      <c r="Y16" s="81"/>
+      <c r="Z16" s="82"/>
+      <c r="AA16" s="80"/>
+      <c r="AB16" s="82"/>
+      <c r="AC16" s="80"/>
+      <c r="AD16" s="82"/>
+      <c r="AE16" s="80"/>
+      <c r="AF16" s="82"/>
+      <c r="AG16" s="80"/>
+      <c r="AH16" s="82"/>
+    </row>
+    <row r="17" spans="1:34" ht="12.95" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="A17" s="222"/>
+      <c r="B17" s="224"/>
+      <c r="C17" s="83"/>
+      <c r="D17" s="84"/>
+      <c r="E17" s="83"/>
+      <c r="F17" s="84"/>
+      <c r="G17" s="83"/>
+      <c r="H17" s="84"/>
+      <c r="I17" s="83"/>
+      <c r="J17" s="84"/>
+      <c r="K17" s="83"/>
+      <c r="L17" s="84"/>
+      <c r="M17" s="83"/>
+      <c r="N17" s="84"/>
+      <c r="O17" s="83"/>
+      <c r="P17" s="84"/>
+      <c r="Q17" s="227"/>
+      <c r="R17" s="228"/>
+      <c r="S17" s="222"/>
+      <c r="T17" s="224"/>
+      <c r="U17" s="83"/>
+      <c r="V17" s="84"/>
+      <c r="W17" s="83"/>
+      <c r="X17" s="84"/>
+      <c r="Y17" s="83"/>
+      <c r="Z17" s="84"/>
+      <c r="AA17" s="83"/>
+      <c r="AB17" s="84"/>
+      <c r="AC17" s="83"/>
+      <c r="AD17" s="84"/>
+      <c r="AE17" s="83"/>
+      <c r="AF17" s="84"/>
+      <c r="AG17" s="83"/>
+      <c r="AH17" s="84"/>
+    </row>
+    <row r="18" spans="1:34" ht="12.95" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="A18" s="221" t="s">
+        <v>78</v>
+      </c>
+      <c r="B18" s="223" t="s">
+        <v>77</v>
+      </c>
+      <c r="C18" s="80"/>
+      <c r="D18" s="81"/>
+      <c r="E18" s="81"/>
+      <c r="F18" s="81"/>
+      <c r="G18" s="81"/>
+      <c r="H18" s="82"/>
+      <c r="I18" s="80"/>
+      <c r="J18" s="82"/>
+      <c r="K18" s="80"/>
+      <c r="L18" s="82"/>
+      <c r="M18" s="80"/>
+      <c r="N18" s="82"/>
+      <c r="O18" s="80"/>
+      <c r="P18" s="82"/>
+      <c r="Q18" s="225" t="s">
+        <v>70</v>
+      </c>
+      <c r="R18" s="226"/>
+      <c r="S18" s="221" t="s">
+        <v>78</v>
+      </c>
+      <c r="T18" s="223" t="s">
+        <v>77</v>
+      </c>
+      <c r="U18" s="80"/>
+      <c r="V18" s="81"/>
+      <c r="W18" s="81"/>
+      <c r="X18" s="81"/>
+      <c r="Y18" s="81"/>
+      <c r="Z18" s="82"/>
+      <c r="AA18" s="80"/>
+      <c r="AB18" s="82"/>
+      <c r="AC18" s="80"/>
+      <c r="AD18" s="82"/>
+      <c r="AE18" s="80"/>
+      <c r="AF18" s="82"/>
+      <c r="AG18" s="80"/>
+      <c r="AH18" s="82"/>
+    </row>
+    <row r="19" spans="1:34" ht="12.95" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="A19" s="222"/>
+      <c r="B19" s="224"/>
+      <c r="C19" s="83"/>
+      <c r="D19" s="84"/>
+      <c r="E19" s="83"/>
+      <c r="F19" s="84"/>
+      <c r="G19" s="83"/>
+      <c r="H19" s="84"/>
+      <c r="I19" s="83"/>
+      <c r="J19" s="84"/>
+      <c r="K19" s="83"/>
+      <c r="L19" s="84"/>
+      <c r="M19" s="83"/>
+      <c r="N19" s="84"/>
+      <c r="O19" s="83"/>
+      <c r="P19" s="84"/>
+      <c r="Q19" s="227"/>
+      <c r="R19" s="228"/>
+      <c r="S19" s="222"/>
+      <c r="T19" s="224"/>
+      <c r="U19" s="83"/>
+      <c r="V19" s="84"/>
+      <c r="W19" s="83"/>
+      <c r="X19" s="84"/>
+      <c r="Y19" s="83"/>
+      <c r="Z19" s="84"/>
+      <c r="AA19" s="83"/>
+      <c r="AB19" s="84"/>
+      <c r="AC19" s="83"/>
+      <c r="AD19" s="84"/>
+      <c r="AE19" s="83"/>
+      <c r="AF19" s="84"/>
+      <c r="AG19" s="83"/>
+      <c r="AH19" s="84"/>
+    </row>
+    <row r="20" spans="1:34" ht="12.95" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="A20" s="221" t="s">
+        <v>76</v>
+      </c>
+      <c r="B20" s="223" t="s">
+        <v>77</v>
+      </c>
+      <c r="C20" s="38" t="s">
+        <v>0</v>
+      </c>
+      <c r="D20" s="39" t="s">
+        <v>0</v>
+      </c>
+      <c r="E20" s="80"/>
+      <c r="F20" s="81"/>
+      <c r="G20" s="40" t="s">
+        <v>0</v>
+      </c>
+      <c r="H20" s="39" t="s">
+        <v>0</v>
+      </c>
+      <c r="I20" s="80"/>
+      <c r="J20" s="81"/>
+      <c r="K20" s="40" t="s">
+        <v>0</v>
+      </c>
+      <c r="L20" s="39" t="s">
+        <v>0</v>
+      </c>
+      <c r="M20" s="80"/>
+      <c r="N20" s="81"/>
+      <c r="O20" s="40" t="s">
+        <v>0</v>
+      </c>
+      <c r="P20" s="39" t="s">
+        <v>0</v>
+      </c>
+      <c r="Q20" s="225" t="s">
+        <v>71</v>
+      </c>
+      <c r="R20" s="226"/>
+      <c r="S20" s="221" t="s">
+        <v>76</v>
+      </c>
+      <c r="T20" s="223" t="s">
+        <v>77</v>
+      </c>
+      <c r="U20" s="38"/>
+      <c r="V20" s="39"/>
+      <c r="W20" s="38" t="s">
+        <v>33</v>
+      </c>
+      <c r="X20" s="40" t="s">
+        <v>33</v>
+      </c>
+      <c r="Y20" s="40"/>
+      <c r="Z20" s="39"/>
+      <c r="AA20" s="38" t="s">
+        <v>33</v>
+      </c>
+      <c r="AB20" s="40" t="s">
+        <v>33</v>
+      </c>
+      <c r="AC20" s="40"/>
+      <c r="AD20" s="39"/>
+      <c r="AE20" s="38" t="s">
+        <v>33</v>
+      </c>
+      <c r="AF20" s="40" t="s">
+        <v>33</v>
+      </c>
+      <c r="AG20" s="40"/>
+      <c r="AH20" s="39"/>
+    </row>
+    <row r="21" spans="1:34" ht="12.95" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="A21" s="229"/>
+      <c r="B21" s="230"/>
+      <c r="C21" s="85"/>
+      <c r="D21" s="86"/>
+      <c r="E21" s="47" t="s">
+        <v>0</v>
+      </c>
+      <c r="F21" s="48" t="s">
+        <v>0</v>
+      </c>
+      <c r="G21" s="85"/>
+      <c r="H21" s="86"/>
+      <c r="I21" s="47" t="s">
+        <v>0</v>
+      </c>
+      <c r="J21" s="48" t="s">
+        <v>0</v>
+      </c>
+      <c r="K21" s="85"/>
+      <c r="L21" s="86"/>
+      <c r="M21" s="47" t="s">
+        <v>0</v>
+      </c>
+      <c r="N21" s="48" t="s">
+        <v>0</v>
+      </c>
+      <c r="O21" s="85"/>
+      <c r="P21" s="87"/>
+      <c r="Q21" s="231"/>
+      <c r="R21" s="232"/>
+      <c r="S21" s="229"/>
+      <c r="T21" s="230"/>
+      <c r="U21" s="46" t="s">
+        <v>33</v>
+      </c>
+      <c r="V21" s="47" t="s">
+        <v>33</v>
+      </c>
+      <c r="W21" s="47"/>
+      <c r="X21" s="48"/>
+      <c r="Y21" s="46" t="s">
+        <v>33</v>
+      </c>
+      <c r="Z21" s="47" t="s">
+        <v>33</v>
+      </c>
+      <c r="AA21" s="47"/>
+      <c r="AB21" s="48"/>
+      <c r="AC21" s="46" t="s">
+        <v>33</v>
+      </c>
+      <c r="AD21" s="47" t="s">
+        <v>33</v>
+      </c>
+      <c r="AE21" s="47"/>
+      <c r="AF21" s="48"/>
+      <c r="AG21" s="46" t="s">
+        <v>33</v>
+      </c>
+      <c r="AH21" s="39" t="s">
+        <v>33</v>
+      </c>
+    </row>
+    <row r="22" spans="1:34" ht="12.95" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="A22" s="222"/>
+      <c r="B22" s="224"/>
+      <c r="C22" s="56" t="s">
+        <v>0</v>
+      </c>
+      <c r="D22" s="57" t="s">
+        <v>0</v>
+      </c>
+      <c r="E22" s="83"/>
+      <c r="F22" s="88"/>
+      <c r="G22" s="58" t="s">
+        <v>0</v>
+      </c>
+      <c r="H22" s="57" t="s">
+        <v>0</v>
+      </c>
+      <c r="I22" s="83"/>
+      <c r="J22" s="88"/>
+      <c r="K22" s="58" t="s">
+        <v>0</v>
+      </c>
+      <c r="L22" s="57" t="s">
+        <v>0</v>
+      </c>
+      <c r="M22" s="83"/>
+      <c r="N22" s="88"/>
+      <c r="O22" s="58" t="s">
+        <v>0</v>
+      </c>
+      <c r="P22" s="57" t="s">
+        <v>0</v>
+      </c>
+      <c r="Q22" s="227"/>
+      <c r="R22" s="228"/>
+      <c r="S22" s="222"/>
+      <c r="T22" s="224"/>
+      <c r="U22" s="56"/>
+      <c r="V22" s="57"/>
+      <c r="W22" s="56" t="s">
+        <v>33</v>
+      </c>
+      <c r="X22" s="58" t="s">
+        <v>33</v>
+      </c>
+      <c r="Y22" s="58"/>
+      <c r="Z22" s="57"/>
+      <c r="AA22" s="56" t="s">
+        <v>33</v>
+      </c>
+      <c r="AB22" s="58" t="s">
+        <v>33</v>
+      </c>
+      <c r="AC22" s="58"/>
+      <c r="AD22" s="57"/>
+      <c r="AE22" s="56" t="s">
+        <v>33</v>
+      </c>
+      <c r="AF22" s="58" t="s">
+        <v>33</v>
+      </c>
+      <c r="AG22" s="58"/>
+      <c r="AH22" s="57"/>
+    </row>
+    <row r="23" spans="1:34" ht="15.6" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="A23" s="211" t="s">
+        <v>54</v>
+      </c>
+      <c r="B23" s="211"/>
+      <c r="C23" s="212" t="s">
+        <v>1</v>
+      </c>
+      <c r="D23" s="212"/>
+      <c r="E23" s="212"/>
+      <c r="F23" s="212" t="s">
+        <v>3</v>
+      </c>
+      <c r="G23" s="212"/>
+      <c r="H23" s="212"/>
+      <c r="I23" s="212" t="s">
+        <v>2</v>
+      </c>
+      <c r="J23" s="212"/>
+      <c r="K23" s="212"/>
+      <c r="L23" s="219" t="s">
+        <v>72</v>
+      </c>
+      <c r="M23" s="207"/>
+      <c r="N23" s="207" t="s">
+        <v>73</v>
+      </c>
+      <c r="O23" s="207" t="s">
+        <v>74</v>
+      </c>
+      <c r="P23" s="207"/>
+      <c r="Q23" s="208"/>
+      <c r="R23" s="219" t="s">
+        <v>72</v>
+      </c>
+      <c r="S23" s="207" t="s">
+        <v>73</v>
+      </c>
+      <c r="T23" s="207" t="s">
+        <v>74</v>
+      </c>
+      <c r="U23" s="207"/>
+      <c r="V23" s="207"/>
+      <c r="W23" s="208"/>
+      <c r="X23" s="211" t="s">
+        <v>54</v>
+      </c>
+      <c r="Y23" s="211"/>
+      <c r="Z23" s="212" t="s">
+        <v>1</v>
+      </c>
+      <c r="AA23" s="212"/>
+      <c r="AB23" s="212"/>
+      <c r="AC23" s="212" t="s">
+        <v>3</v>
+      </c>
+      <c r="AD23" s="212"/>
+      <c r="AE23" s="212"/>
+      <c r="AF23" s="212" t="s">
+        <v>2</v>
+      </c>
+      <c r="AG23" s="212"/>
+      <c r="AH23" s="212"/>
+    </row>
+    <row r="24" spans="1:34" ht="5.0999999999999996" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="A24" s="213" t="s">
+        <v>43</v>
+      </c>
+      <c r="B24" s="214"/>
+      <c r="C24" s="212"/>
+      <c r="D24" s="212"/>
+      <c r="E24" s="212"/>
+      <c r="F24" s="212"/>
+      <c r="G24" s="212"/>
+      <c r="H24" s="212"/>
+      <c r="I24" s="212"/>
+      <c r="J24" s="212"/>
+      <c r="K24" s="212"/>
+      <c r="L24" s="220"/>
+      <c r="M24" s="209"/>
+      <c r="N24" s="209"/>
+      <c r="O24" s="209"/>
+      <c r="P24" s="209"/>
+      <c r="Q24" s="210"/>
+      <c r="R24" s="220"/>
+      <c r="S24" s="209"/>
+      <c r="T24" s="209"/>
+      <c r="U24" s="209"/>
+      <c r="V24" s="209"/>
+      <c r="W24" s="210"/>
+      <c r="X24" s="213" t="s">
+        <v>43</v>
+      </c>
+      <c r="Y24" s="214"/>
+      <c r="Z24" s="212"/>
+      <c r="AA24" s="212"/>
+      <c r="AB24" s="212"/>
+      <c r="AC24" s="212"/>
+      <c r="AD24" s="212"/>
+      <c r="AE24" s="212"/>
+      <c r="AF24" s="212"/>
+      <c r="AG24" s="212"/>
+      <c r="AH24" s="212"/>
+    </row>
+    <row r="25" spans="1:34" ht="15" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="A25" s="215"/>
+      <c r="B25" s="216"/>
+      <c r="C25" s="212"/>
+      <c r="D25" s="212"/>
+      <c r="E25" s="212"/>
+      <c r="F25" s="212"/>
+      <c r="G25" s="212"/>
+      <c r="H25" s="212"/>
+      <c r="I25" s="212"/>
+      <c r="J25" s="212"/>
+      <c r="K25" s="212"/>
+      <c r="L25" s="219" t="s">
+        <v>72</v>
+      </c>
+      <c r="M25" s="207"/>
+      <c r="N25" s="207" t="s">
+        <v>75</v>
+      </c>
+      <c r="O25" s="207" t="s">
+        <v>74</v>
+      </c>
+      <c r="P25" s="207"/>
+      <c r="Q25" s="208"/>
+      <c r="R25" s="219" t="s">
+        <v>72</v>
+      </c>
+      <c r="S25" s="207" t="s">
+        <v>75</v>
+      </c>
+      <c r="T25" s="207" t="s">
+        <v>74</v>
+      </c>
+      <c r="U25" s="207"/>
+      <c r="V25" s="207"/>
+      <c r="W25" s="208"/>
+      <c r="X25" s="215"/>
+      <c r="Y25" s="216"/>
+      <c r="Z25" s="212"/>
+      <c r="AA25" s="212"/>
+      <c r="AB25" s="212"/>
+      <c r="AC25" s="212"/>
+      <c r="AD25" s="212"/>
+      <c r="AE25" s="212"/>
+      <c r="AF25" s="212"/>
+      <c r="AG25" s="212"/>
+      <c r="AH25" s="212"/>
+    </row>
+    <row r="26" spans="1:34" ht="5.0999999999999996" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="A26" s="217"/>
+      <c r="B26" s="218"/>
+      <c r="C26" s="212"/>
+      <c r="D26" s="212"/>
+      <c r="E26" s="212"/>
+      <c r="F26" s="212"/>
+      <c r="G26" s="212"/>
+      <c r="H26" s="212"/>
+      <c r="I26" s="212"/>
+      <c r="J26" s="212"/>
+      <c r="K26" s="212"/>
+      <c r="L26" s="220"/>
+      <c r="M26" s="209"/>
+      <c r="N26" s="209"/>
+      <c r="O26" s="209"/>
+      <c r="P26" s="209"/>
+      <c r="Q26" s="210"/>
+      <c r="R26" s="220"/>
+      <c r="S26" s="209"/>
+      <c r="T26" s="209"/>
+      <c r="U26" s="209"/>
+      <c r="V26" s="209"/>
+      <c r="W26" s="210"/>
+      <c r="X26" s="217"/>
+      <c r="Y26" s="218"/>
+      <c r="Z26" s="212"/>
+      <c r="AA26" s="212"/>
+      <c r="AB26" s="212"/>
+      <c r="AC26" s="212"/>
+      <c r="AD26" s="212"/>
+      <c r="AE26" s="212"/>
+      <c r="AF26" s="212"/>
+      <c r="AG26" s="212"/>
+      <c r="AH26" s="212"/>
+    </row>
+    <row r="27" spans="1:34" ht="12.75" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="A27" s="236" t="s">
+        <v>10</v>
+      </c>
+      <c r="B27" s="237"/>
+      <c r="C27" s="237"/>
+      <c r="D27" s="238"/>
+      <c r="E27" s="212" t="s">
+        <v>4</v>
+      </c>
+      <c r="F27" s="212"/>
+      <c r="G27" s="212"/>
+      <c r="H27" s="212"/>
+      <c r="I27" s="212"/>
+      <c r="J27" s="212"/>
+      <c r="K27" s="212" t="s">
+        <v>5</v>
+      </c>
+      <c r="L27" s="212"/>
+      <c r="M27" s="212"/>
+      <c r="N27" s="212"/>
+      <c r="O27" s="212"/>
+      <c r="P27" s="212"/>
+      <c r="Q27" s="239" t="s">
+        <v>9</v>
+      </c>
+      <c r="R27" s="240"/>
+      <c r="S27" s="236" t="s">
+        <v>10</v>
+      </c>
+      <c r="T27" s="237"/>
+      <c r="U27" s="237"/>
+      <c r="V27" s="238"/>
+      <c r="W27" s="212" t="s">
+        <v>4</v>
+      </c>
+      <c r="X27" s="212"/>
+      <c r="Y27" s="212"/>
+      <c r="Z27" s="212"/>
+      <c r="AA27" s="212"/>
+      <c r="AB27" s="212"/>
+      <c r="AC27" s="212" t="s">
+        <v>5</v>
+      </c>
+      <c r="AD27" s="212"/>
+      <c r="AE27" s="212"/>
+      <c r="AF27" s="212"/>
+      <c r="AG27" s="212"/>
+      <c r="AH27" s="212"/>
+    </row>
+    <row r="28" spans="1:34" ht="12.75" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="A28" s="233" t="s">
+        <v>22</v>
+      </c>
+      <c r="B28" s="234"/>
+      <c r="C28" s="234"/>
+      <c r="D28" s="235"/>
+      <c r="E28" s="212"/>
+      <c r="F28" s="212"/>
+      <c r="G28" s="212"/>
+      <c r="H28" s="212"/>
+      <c r="I28" s="212"/>
+      <c r="J28" s="212"/>
+      <c r="K28" s="212"/>
+      <c r="L28" s="212"/>
+      <c r="M28" s="212"/>
+      <c r="N28" s="212"/>
+      <c r="O28" s="212"/>
+      <c r="P28" s="212"/>
+      <c r="Q28" s="212"/>
+      <c r="R28" s="212"/>
+      <c r="S28" s="233" t="s">
+        <v>22</v>
+      </c>
+      <c r="T28" s="234"/>
+      <c r="U28" s="234"/>
+      <c r="V28" s="235"/>
+      <c r="W28" s="212"/>
+      <c r="X28" s="212"/>
+      <c r="Y28" s="212"/>
+      <c r="Z28" s="212"/>
+      <c r="AA28" s="212"/>
+      <c r="AB28" s="212"/>
+      <c r="AC28" s="212"/>
+      <c r="AD28" s="212"/>
+      <c r="AE28" s="212"/>
+      <c r="AF28" s="212"/>
+      <c r="AG28" s="212"/>
+      <c r="AH28" s="212"/>
+    </row>
+    <row r="29" spans="1:34" ht="12.95" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="A29" s="221" t="s">
+        <v>78</v>
+      </c>
+      <c r="B29" s="223" t="s">
+        <v>77</v>
+      </c>
+      <c r="C29" s="80"/>
+      <c r="D29" s="81"/>
+      <c r="E29" s="81"/>
+      <c r="F29" s="81"/>
+      <c r="G29" s="81"/>
+      <c r="H29" s="82"/>
+      <c r="I29" s="80"/>
+      <c r="J29" s="82"/>
+      <c r="K29" s="80"/>
+      <c r="L29" s="82"/>
+      <c r="M29" s="80"/>
+      <c r="N29" s="82"/>
+      <c r="O29" s="80"/>
+      <c r="P29" s="82"/>
+      <c r="Q29" s="225" t="s">
+        <v>65</v>
+      </c>
+      <c r="R29" s="226"/>
+      <c r="S29" s="221" t="s">
+        <v>78</v>
+      </c>
+      <c r="T29" s="223" t="s">
+        <v>77</v>
+      </c>
+      <c r="U29" s="80"/>
+      <c r="V29" s="81"/>
+      <c r="W29" s="81"/>
+      <c r="X29" s="81"/>
+      <c r="Y29" s="81"/>
+      <c r="Z29" s="82"/>
+      <c r="AA29" s="80"/>
+      <c r="AB29" s="82"/>
+      <c r="AC29" s="80"/>
+      <c r="AD29" s="82"/>
+      <c r="AE29" s="80"/>
+      <c r="AF29" s="82"/>
+      <c r="AG29" s="80"/>
+      <c r="AH29" s="82"/>
+    </row>
+    <row r="30" spans="1:34" ht="12.95" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="A30" s="222"/>
+      <c r="B30" s="224"/>
+      <c r="C30" s="83"/>
+      <c r="D30" s="84"/>
+      <c r="E30" s="83"/>
+      <c r="F30" s="84"/>
+      <c r="G30" s="83"/>
+      <c r="H30" s="84"/>
+      <c r="I30" s="83"/>
+      <c r="J30" s="84"/>
+      <c r="K30" s="83"/>
+      <c r="L30" s="84"/>
+      <c r="M30" s="83"/>
+      <c r="N30" s="84"/>
+      <c r="O30" s="83"/>
+      <c r="P30" s="84"/>
+      <c r="Q30" s="227"/>
+      <c r="R30" s="228"/>
+      <c r="S30" s="222"/>
+      <c r="T30" s="224"/>
+      <c r="U30" s="83"/>
+      <c r="V30" s="84"/>
+      <c r="W30" s="83"/>
+      <c r="X30" s="84"/>
+      <c r="Y30" s="83"/>
+      <c r="Z30" s="84"/>
+      <c r="AA30" s="83"/>
+      <c r="AB30" s="84"/>
+      <c r="AC30" s="83"/>
+      <c r="AD30" s="84"/>
+      <c r="AE30" s="83"/>
+      <c r="AF30" s="84"/>
+      <c r="AG30" s="83"/>
+      <c r="AH30" s="84"/>
+    </row>
+    <row r="31" spans="1:34" ht="12.95" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="A31" s="221" t="s">
+        <v>78</v>
+      </c>
+      <c r="B31" s="223" t="s">
+        <v>77</v>
+      </c>
+      <c r="C31" s="80"/>
+      <c r="D31" s="81"/>
+      <c r="E31" s="81"/>
+      <c r="F31" s="81"/>
+      <c r="G31" s="81"/>
+      <c r="H31" s="82"/>
+      <c r="I31" s="80"/>
+      <c r="J31" s="82"/>
+      <c r="K31" s="80"/>
+      <c r="L31" s="82"/>
+      <c r="M31" s="80"/>
+      <c r="N31" s="82"/>
+      <c r="O31" s="80"/>
+      <c r="P31" s="82"/>
+      <c r="Q31" s="225" t="s">
+        <v>66</v>
+      </c>
+      <c r="R31" s="226"/>
+      <c r="S31" s="221" t="s">
+        <v>78</v>
+      </c>
+      <c r="T31" s="223" t="s">
+        <v>77</v>
+      </c>
+      <c r="U31" s="80"/>
+      <c r="V31" s="81"/>
+      <c r="W31" s="81"/>
+      <c r="X31" s="81"/>
+      <c r="Y31" s="81"/>
+      <c r="Z31" s="82"/>
+      <c r="AA31" s="80"/>
+      <c r="AB31" s="82"/>
+      <c r="AC31" s="80"/>
+      <c r="AD31" s="82"/>
+      <c r="AE31" s="80"/>
+      <c r="AF31" s="82"/>
+      <c r="AG31" s="80"/>
+      <c r="AH31" s="82"/>
+    </row>
+    <row r="32" spans="1:34" ht="12.95" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="A32" s="222"/>
+      <c r="B32" s="224"/>
+      <c r="C32" s="83"/>
+      <c r="D32" s="84"/>
+      <c r="E32" s="83"/>
+      <c r="F32" s="84"/>
+      <c r="G32" s="83"/>
+      <c r="H32" s="84"/>
+      <c r="I32" s="83"/>
+      <c r="J32" s="84"/>
+      <c r="K32" s="83"/>
+      <c r="L32" s="84"/>
+      <c r="M32" s="83"/>
+      <c r="N32" s="84"/>
+      <c r="O32" s="83"/>
+      <c r="P32" s="84"/>
+      <c r="Q32" s="227"/>
+      <c r="R32" s="228"/>
+      <c r="S32" s="222"/>
+      <c r="T32" s="224"/>
+      <c r="U32" s="83"/>
+      <c r="V32" s="84"/>
+      <c r="W32" s="83"/>
+      <c r="X32" s="84"/>
+      <c r="Y32" s="83"/>
+      <c r="Z32" s="84"/>
+      <c r="AA32" s="83"/>
+      <c r="AB32" s="84"/>
+      <c r="AC32" s="83"/>
+      <c r="AD32" s="84"/>
+      <c r="AE32" s="83"/>
+      <c r="AF32" s="84"/>
+      <c r="AG32" s="83"/>
+      <c r="AH32" s="84"/>
+    </row>
+    <row r="33" spans="1:34" ht="12.95" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="A33" s="221" t="s">
+        <v>78</v>
+      </c>
+      <c r="B33" s="223" t="s">
+        <v>77</v>
+      </c>
+      <c r="C33" s="80"/>
+      <c r="D33" s="81"/>
+      <c r="E33" s="81"/>
+      <c r="F33" s="81"/>
+      <c r="G33" s="81"/>
+      <c r="H33" s="82"/>
+      <c r="I33" s="80"/>
+      <c r="J33" s="82"/>
+      <c r="K33" s="80"/>
+      <c r="L33" s="82"/>
+      <c r="M33" s="80"/>
+      <c r="N33" s="82"/>
+      <c r="O33" s="80"/>
+      <c r="P33" s="82"/>
+      <c r="Q33" s="225" t="s">
+        <v>67</v>
+      </c>
+      <c r="R33" s="226"/>
+      <c r="S33" s="221" t="s">
+        <v>78</v>
+      </c>
+      <c r="T33" s="223" t="s">
+        <v>77</v>
+      </c>
+      <c r="U33" s="80"/>
+      <c r="V33" s="81"/>
+      <c r="W33" s="81"/>
+      <c r="X33" s="81"/>
+      <c r="Y33" s="81"/>
+      <c r="Z33" s="82"/>
+      <c r="AA33" s="80"/>
+      <c r="AB33" s="82"/>
+      <c r="AC33" s="80"/>
+      <c r="AD33" s="82"/>
+      <c r="AE33" s="80"/>
+      <c r="AF33" s="82"/>
+      <c r="AG33" s="80"/>
+      <c r="AH33" s="82"/>
+    </row>
+    <row r="34" spans="1:34" ht="12.95" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="A34" s="222"/>
+      <c r="B34" s="224"/>
+      <c r="C34" s="83"/>
+      <c r="D34" s="84"/>
+      <c r="E34" s="83"/>
+      <c r="F34" s="84"/>
+      <c r="G34" s="83"/>
+      <c r="H34" s="84"/>
+      <c r="I34" s="83"/>
+      <c r="J34" s="84"/>
+      <c r="K34" s="83"/>
+      <c r="L34" s="84"/>
+      <c r="M34" s="83"/>
+      <c r="N34" s="84"/>
+      <c r="O34" s="83"/>
+      <c r="P34" s="84"/>
+      <c r="Q34" s="227"/>
+      <c r="R34" s="228"/>
+      <c r="S34" s="222"/>
+      <c r="T34" s="224"/>
+      <c r="U34" s="83"/>
+      <c r="V34" s="84"/>
+      <c r="W34" s="83"/>
+      <c r="X34" s="84"/>
+      <c r="Y34" s="83"/>
+      <c r="Z34" s="84"/>
+      <c r="AA34" s="83"/>
+      <c r="AB34" s="84"/>
+      <c r="AC34" s="83"/>
+      <c r="AD34" s="84"/>
+      <c r="AE34" s="83"/>
+      <c r="AF34" s="84"/>
+      <c r="AG34" s="83"/>
+      <c r="AH34" s="84"/>
+    </row>
+    <row r="35" spans="1:34" ht="12.95" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="A35" s="221" t="s">
+        <v>78</v>
+      </c>
+      <c r="B35" s="223" t="s">
+        <v>77</v>
+      </c>
+      <c r="C35" s="80"/>
+      <c r="D35" s="81"/>
+      <c r="E35" s="81"/>
+      <c r="F35" s="81"/>
+      <c r="G35" s="81"/>
+      <c r="H35" s="82"/>
+      <c r="I35" s="80"/>
+      <c r="J35" s="82"/>
+      <c r="K35" s="80"/>
+      <c r="L35" s="82"/>
+      <c r="M35" s="80"/>
+      <c r="N35" s="82"/>
+      <c r="O35" s="80"/>
+      <c r="P35" s="82"/>
+      <c r="Q35" s="225" t="s">
+        <v>68</v>
+      </c>
+      <c r="R35" s="226"/>
+      <c r="S35" s="221" t="s">
+        <v>78</v>
+      </c>
+      <c r="T35" s="223" t="s">
+        <v>77</v>
+      </c>
+      <c r="U35" s="80"/>
+      <c r="V35" s="81"/>
+      <c r="W35" s="81"/>
+      <c r="X35" s="81"/>
+      <c r="Y35" s="81"/>
+      <c r="Z35" s="82"/>
+      <c r="AA35" s="80"/>
+      <c r="AB35" s="82"/>
+      <c r="AC35" s="80"/>
+      <c r="AD35" s="82"/>
+      <c r="AE35" s="80"/>
+      <c r="AF35" s="82"/>
+      <c r="AG35" s="80"/>
+      <c r="AH35" s="82"/>
+    </row>
+    <row r="36" spans="1:34" ht="12.95" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="A36" s="222"/>
+      <c r="B36" s="224"/>
+      <c r="C36" s="83"/>
+      <c r="D36" s="84"/>
+      <c r="E36" s="83"/>
+      <c r="F36" s="84"/>
+      <c r="G36" s="83"/>
+      <c r="H36" s="84"/>
+      <c r="I36" s="83"/>
+      <c r="J36" s="84"/>
+      <c r="K36" s="83"/>
+      <c r="L36" s="84"/>
+      <c r="M36" s="83"/>
+      <c r="N36" s="84"/>
+      <c r="O36" s="83"/>
+      <c r="P36" s="84"/>
+      <c r="Q36" s="227"/>
+      <c r="R36" s="228"/>
+      <c r="S36" s="222"/>
+      <c r="T36" s="224"/>
+      <c r="U36" s="83"/>
+      <c r="V36" s="84"/>
+      <c r="W36" s="83"/>
+      <c r="X36" s="84"/>
+      <c r="Y36" s="83"/>
+      <c r="Z36" s="84"/>
+      <c r="AA36" s="83"/>
+      <c r="AB36" s="84"/>
+      <c r="AC36" s="83"/>
+      <c r="AD36" s="84"/>
+      <c r="AE36" s="83"/>
+      <c r="AF36" s="84"/>
+      <c r="AG36" s="83"/>
+      <c r="AH36" s="84"/>
+    </row>
+    <row r="37" spans="1:34" ht="12.95" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="A37" s="221" t="s">
+        <v>78</v>
+      </c>
+      <c r="B37" s="223" t="s">
+        <v>77</v>
+      </c>
+      <c r="C37" s="80"/>
+      <c r="D37" s="81"/>
+      <c r="E37" s="81"/>
+      <c r="F37" s="81"/>
+      <c r="G37" s="81"/>
+      <c r="H37" s="82"/>
+      <c r="I37" s="80"/>
+      <c r="J37" s="82"/>
+      <c r="K37" s="80"/>
+      <c r="L37" s="82"/>
+      <c r="M37" s="80"/>
+      <c r="N37" s="82"/>
+      <c r="O37" s="80"/>
+      <c r="P37" s="82"/>
+      <c r="Q37" s="225" t="s">
+        <v>69</v>
+      </c>
+      <c r="R37" s="226"/>
+      <c r="S37" s="221" t="s">
+        <v>78</v>
+      </c>
+      <c r="T37" s="223" t="s">
+        <v>77</v>
+      </c>
+      <c r="U37" s="80"/>
+      <c r="V37" s="81"/>
+      <c r="W37" s="81"/>
+      <c r="X37" s="81"/>
+      <c r="Y37" s="81"/>
+      <c r="Z37" s="82"/>
+      <c r="AA37" s="80"/>
+      <c r="AB37" s="82"/>
+      <c r="AC37" s="80"/>
+      <c r="AD37" s="82"/>
+      <c r="AE37" s="80"/>
+      <c r="AF37" s="82"/>
+      <c r="AG37" s="80"/>
+      <c r="AH37" s="82"/>
+    </row>
+    <row r="38" spans="1:34" ht="12.95" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="A38" s="222"/>
+      <c r="B38" s="224"/>
+      <c r="C38" s="83"/>
+      <c r="D38" s="84"/>
+      <c r="E38" s="83"/>
+      <c r="F38" s="84"/>
+      <c r="G38" s="83"/>
+      <c r="H38" s="84"/>
+      <c r="I38" s="83"/>
+      <c r="J38" s="84"/>
+      <c r="K38" s="83"/>
+      <c r="L38" s="84"/>
+      <c r="M38" s="83"/>
+      <c r="N38" s="84"/>
+      <c r="O38" s="83"/>
+      <c r="P38" s="84"/>
+      <c r="Q38" s="227"/>
+      <c r="R38" s="228"/>
+      <c r="S38" s="222"/>
+      <c r="T38" s="224"/>
+      <c r="U38" s="83"/>
+      <c r="V38" s="84"/>
+      <c r="W38" s="83"/>
+      <c r="X38" s="84"/>
+      <c r="Y38" s="83"/>
+      <c r="Z38" s="84"/>
+      <c r="AA38" s="83"/>
+      <c r="AB38" s="84"/>
+      <c r="AC38" s="83"/>
+      <c r="AD38" s="84"/>
+      <c r="AE38" s="83"/>
+      <c r="AF38" s="84"/>
+      <c r="AG38" s="83"/>
+      <c r="AH38" s="84"/>
+    </row>
+    <row r="39" spans="1:34" ht="12.95" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="A39" s="221" t="s">
+        <v>78</v>
+      </c>
+      <c r="B39" s="223" t="s">
+        <v>77</v>
+      </c>
+      <c r="C39" s="80"/>
+      <c r="D39" s="81"/>
+      <c r="E39" s="81"/>
+      <c r="F39" s="81"/>
+      <c r="G39" s="81"/>
+      <c r="H39" s="82"/>
+      <c r="I39" s="80"/>
+      <c r="J39" s="82"/>
+      <c r="K39" s="80"/>
+      <c r="L39" s="82"/>
+      <c r="M39" s="80"/>
+      <c r="N39" s="82"/>
+      <c r="O39" s="80"/>
+      <c r="P39" s="82"/>
+      <c r="Q39" s="225" t="s">
+        <v>70</v>
+      </c>
+      <c r="R39" s="226"/>
+      <c r="S39" s="221" t="s">
+        <v>78</v>
+      </c>
+      <c r="T39" s="223" t="s">
+        <v>77</v>
+      </c>
+      <c r="U39" s="80"/>
+      <c r="V39" s="81"/>
+      <c r="W39" s="81"/>
+      <c r="X39" s="81"/>
+      <c r="Y39" s="81"/>
+      <c r="Z39" s="82"/>
+      <c r="AA39" s="80"/>
+      <c r="AB39" s="82"/>
+      <c r="AC39" s="80"/>
+      <c r="AD39" s="82"/>
+      <c r="AE39" s="80"/>
+      <c r="AF39" s="82"/>
+      <c r="AG39" s="80"/>
+      <c r="AH39" s="82"/>
+    </row>
+    <row r="40" spans="1:34" ht="12.95" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="A40" s="222"/>
+      <c r="B40" s="224"/>
+      <c r="C40" s="83"/>
+      <c r="D40" s="84"/>
+      <c r="E40" s="83"/>
+      <c r="F40" s="84"/>
+      <c r="G40" s="83"/>
+      <c r="H40" s="84"/>
+      <c r="I40" s="83"/>
+      <c r="J40" s="84"/>
+      <c r="K40" s="83"/>
+      <c r="L40" s="84"/>
+      <c r="M40" s="83"/>
+      <c r="N40" s="84"/>
+      <c r="O40" s="83"/>
+      <c r="P40" s="84"/>
+      <c r="Q40" s="227"/>
+      <c r="R40" s="228"/>
+      <c r="S40" s="222"/>
+      <c r="T40" s="224"/>
+      <c r="U40" s="83"/>
+      <c r="V40" s="84"/>
+      <c r="W40" s="83"/>
+      <c r="X40" s="84"/>
+      <c r="Y40" s="83"/>
+      <c r="Z40" s="84"/>
+      <c r="AA40" s="83"/>
+      <c r="AB40" s="84"/>
+      <c r="AC40" s="83"/>
+      <c r="AD40" s="84"/>
+      <c r="AE40" s="83"/>
+      <c r="AF40" s="84"/>
+      <c r="AG40" s="83"/>
+      <c r="AH40" s="84"/>
+    </row>
+    <row r="41" spans="1:34" ht="12.95" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="A41" s="221" t="s">
+        <v>76</v>
+      </c>
+      <c r="B41" s="223" t="s">
+        <v>77</v>
+      </c>
+      <c r="C41" s="38" t="s">
+        <v>0</v>
+      </c>
+      <c r="D41" s="39" t="s">
+        <v>0</v>
+      </c>
+      <c r="E41" s="80"/>
+      <c r="F41" s="81"/>
+      <c r="G41" s="40" t="s">
+        <v>0</v>
+      </c>
+      <c r="H41" s="39" t="s">
+        <v>0</v>
+      </c>
+      <c r="I41" s="80"/>
+      <c r="J41" s="81"/>
+      <c r="K41" s="40" t="s">
+        <v>0</v>
+      </c>
+      <c r="L41" s="39" t="s">
+        <v>0</v>
+      </c>
+      <c r="M41" s="80"/>
+      <c r="N41" s="81"/>
+      <c r="O41" s="40" t="s">
+        <v>0</v>
+      </c>
+      <c r="P41" s="39" t="s">
+        <v>0</v>
+      </c>
+      <c r="Q41" s="225" t="s">
+        <v>71</v>
+      </c>
+      <c r="R41" s="226"/>
+      <c r="S41" s="221" t="s">
+        <v>76</v>
+      </c>
+      <c r="T41" s="223" t="s">
+        <v>77</v>
+      </c>
+      <c r="U41" s="38"/>
+      <c r="V41" s="39"/>
+      <c r="W41" s="38" t="s">
+        <v>0</v>
+      </c>
+      <c r="X41" s="40" t="s">
+        <v>0</v>
+      </c>
+      <c r="Y41" s="40"/>
+      <c r="Z41" s="39"/>
+      <c r="AA41" s="38" t="s">
+        <v>0</v>
+      </c>
+      <c r="AB41" s="40" t="s">
+        <v>0</v>
+      </c>
+      <c r="AC41" s="40"/>
+      <c r="AD41" s="39"/>
+      <c r="AE41" s="38" t="s">
+        <v>0</v>
+      </c>
+      <c r="AF41" s="40" t="s">
+        <v>0</v>
+      </c>
+      <c r="AG41" s="40"/>
+      <c r="AH41" s="39"/>
+    </row>
+    <row r="42" spans="1:34" ht="12.95" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="A42" s="229"/>
+      <c r="B42" s="230"/>
+      <c r="C42" s="85"/>
+      <c r="D42" s="86"/>
+      <c r="E42" s="47" t="s">
+        <v>0</v>
+      </c>
+      <c r="F42" s="48" t="s">
+        <v>0</v>
+      </c>
+      <c r="G42" s="85"/>
+      <c r="H42" s="86"/>
+      <c r="I42" s="47" t="s">
+        <v>0</v>
+      </c>
+      <c r="J42" s="48" t="s">
+        <v>0</v>
+      </c>
+      <c r="K42" s="85"/>
+      <c r="L42" s="86"/>
+      <c r="M42" s="47" t="s">
+        <v>0</v>
+      </c>
+      <c r="N42" s="48" t="s">
+        <v>0</v>
+      </c>
+      <c r="O42" s="85"/>
+      <c r="P42" s="87"/>
+      <c r="Q42" s="231"/>
+      <c r="R42" s="232"/>
+      <c r="S42" s="229"/>
+      <c r="T42" s="230"/>
+      <c r="U42" s="46" t="s">
+        <v>0</v>
+      </c>
+      <c r="V42" s="47" t="s">
+        <v>0</v>
+      </c>
+      <c r="W42" s="47"/>
+      <c r="X42" s="48"/>
+      <c r="Y42" s="46" t="s">
+        <v>0</v>
+      </c>
+      <c r="Z42" s="47" t="s">
+        <v>0</v>
+      </c>
+      <c r="AA42" s="47"/>
+      <c r="AB42" s="48"/>
+      <c r="AC42" s="46" t="s">
+        <v>0</v>
+      </c>
+      <c r="AD42" s="47" t="s">
+        <v>0</v>
+      </c>
+      <c r="AE42" s="47"/>
+      <c r="AF42" s="48"/>
+      <c r="AG42" s="46" t="s">
+        <v>0</v>
+      </c>
+      <c r="AH42" s="39" t="s">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="43" spans="1:34" ht="12.95" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="A43" s="222"/>
+      <c r="B43" s="224"/>
+      <c r="C43" s="56" t="s">
+        <v>0</v>
+      </c>
+      <c r="D43" s="57" t="s">
+        <v>0</v>
+      </c>
+      <c r="E43" s="83"/>
+      <c r="F43" s="88"/>
+      <c r="G43" s="58" t="s">
+        <v>0</v>
+      </c>
+      <c r="H43" s="57" t="s">
+        <v>0</v>
+      </c>
+      <c r="I43" s="83"/>
+      <c r="J43" s="88"/>
+      <c r="K43" s="58" t="s">
+        <v>0</v>
+      </c>
+      <c r="L43" s="57" t="s">
+        <v>0</v>
+      </c>
+      <c r="M43" s="83"/>
+      <c r="N43" s="88"/>
+      <c r="O43" s="58" t="s">
+        <v>0</v>
+      </c>
+      <c r="P43" s="57" t="s">
+        <v>0</v>
+      </c>
+      <c r="Q43" s="227"/>
+      <c r="R43" s="228"/>
+      <c r="S43" s="222"/>
+      <c r="T43" s="224"/>
+      <c r="U43" s="56"/>
+      <c r="V43" s="57"/>
+      <c r="W43" s="56" t="s">
+        <v>0</v>
+      </c>
+      <c r="X43" s="58" t="s">
+        <v>0</v>
+      </c>
+      <c r="Y43" s="58"/>
+      <c r="Z43" s="57"/>
+      <c r="AA43" s="56" t="s">
+        <v>0</v>
+      </c>
+      <c r="AB43" s="58" t="s">
+        <v>0</v>
+      </c>
+      <c r="AC43" s="58"/>
+      <c r="AD43" s="57"/>
+      <c r="AE43" s="56" t="s">
+        <v>0</v>
+      </c>
+      <c r="AF43" s="58" t="s">
+        <v>0</v>
+      </c>
+      <c r="AG43" s="58"/>
+      <c r="AH43" s="57"/>
+    </row>
+    <row r="44" spans="1:34" ht="15.6" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="A44" s="211" t="s">
+        <v>54</v>
+      </c>
+      <c r="B44" s="211"/>
+      <c r="C44" s="212" t="s">
+        <v>1</v>
+      </c>
+      <c r="D44" s="212"/>
+      <c r="E44" s="212"/>
+      <c r="F44" s="212" t="s">
+        <v>1</v>
+      </c>
+      <c r="G44" s="212"/>
+      <c r="H44" s="212"/>
+      <c r="I44" s="212" t="s">
+        <v>2</v>
+      </c>
+      <c r="J44" s="212"/>
+      <c r="K44" s="212"/>
+      <c r="L44" s="219" t="s">
+        <v>72</v>
+      </c>
+      <c r="M44" s="207"/>
+      <c r="N44" s="207" t="s">
+        <v>73</v>
+      </c>
+      <c r="O44" s="207" t="s">
+        <v>74</v>
+      </c>
+      <c r="P44" s="207"/>
+      <c r="Q44" s="208"/>
+      <c r="R44" s="219" t="s">
+        <v>72</v>
+      </c>
+      <c r="S44" s="207" t="s">
+        <v>73</v>
+      </c>
+      <c r="T44" s="207" t="s">
+        <v>74</v>
+      </c>
+      <c r="U44" s="207"/>
+      <c r="V44" s="207"/>
+      <c r="W44" s="208"/>
+      <c r="X44" s="211" t="s">
+        <v>54</v>
+      </c>
+      <c r="Y44" s="211"/>
+      <c r="Z44" s="212" t="s">
+        <v>1</v>
+      </c>
+      <c r="AA44" s="212"/>
+      <c r="AB44" s="212"/>
+      <c r="AC44" s="212" t="s">
+        <v>1</v>
+      </c>
+      <c r="AD44" s="212"/>
+      <c r="AE44" s="212"/>
+      <c r="AF44" s="212" t="s">
+        <v>2</v>
+      </c>
+      <c r="AG44" s="212"/>
+      <c r="AH44" s="212"/>
+    </row>
+    <row r="45" spans="1:34" ht="5.0999999999999996" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="A45" s="213" t="s">
+        <v>43</v>
+      </c>
+      <c r="B45" s="214"/>
+      <c r="C45" s="212"/>
+      <c r="D45" s="212"/>
+      <c r="E45" s="212"/>
+      <c r="F45" s="212"/>
+      <c r="G45" s="212"/>
+      <c r="H45" s="212"/>
+      <c r="I45" s="212"/>
+      <c r="J45" s="212"/>
+      <c r="K45" s="212"/>
+      <c r="L45" s="220"/>
+      <c r="M45" s="209"/>
+      <c r="N45" s="209"/>
+      <c r="O45" s="209"/>
+      <c r="P45" s="209"/>
+      <c r="Q45" s="210"/>
+      <c r="R45" s="220"/>
+      <c r="S45" s="209"/>
+      <c r="T45" s="209"/>
+      <c r="U45" s="209"/>
+      <c r="V45" s="209"/>
+      <c r="W45" s="210"/>
+      <c r="X45" s="213" t="s">
+        <v>43</v>
+      </c>
+      <c r="Y45" s="214"/>
+      <c r="Z45" s="212"/>
+      <c r="AA45" s="212"/>
+      <c r="AB45" s="212"/>
+      <c r="AC45" s="212"/>
+      <c r="AD45" s="212"/>
+      <c r="AE45" s="212"/>
+      <c r="AF45" s="212"/>
+      <c r="AG45" s="212"/>
+      <c r="AH45" s="212"/>
+    </row>
+    <row r="46" spans="1:34" ht="15" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="A46" s="215"/>
+      <c r="B46" s="216"/>
+      <c r="C46" s="212"/>
+      <c r="D46" s="212"/>
+      <c r="E46" s="212"/>
+      <c r="F46" s="212"/>
+      <c r="G46" s="212"/>
+      <c r="H46" s="212"/>
+      <c r="I46" s="212"/>
+      <c r="J46" s="212"/>
+      <c r="K46" s="212"/>
+      <c r="L46" s="219" t="s">
+        <v>72</v>
+      </c>
+      <c r="M46" s="207"/>
+      <c r="N46" s="207" t="s">
+        <v>75</v>
+      </c>
+      <c r="O46" s="207" t="s">
+        <v>74</v>
+      </c>
+      <c r="P46" s="207"/>
+      <c r="Q46" s="208"/>
+      <c r="R46" s="219" t="s">
+        <v>72</v>
+      </c>
+      <c r="S46" s="207" t="s">
+        <v>75</v>
+      </c>
+      <c r="T46" s="207" t="s">
+        <v>74</v>
+      </c>
+      <c r="U46" s="207"/>
+      <c r="V46" s="207"/>
+      <c r="W46" s="208"/>
+      <c r="X46" s="215"/>
+      <c r="Y46" s="216"/>
+      <c r="Z46" s="212"/>
+      <c r="AA46" s="212"/>
+      <c r="AB46" s="212"/>
+      <c r="AC46" s="212"/>
+      <c r="AD46" s="212"/>
+      <c r="AE46" s="212"/>
+      <c r="AF46" s="212"/>
+      <c r="AG46" s="212"/>
+      <c r="AH46" s="212"/>
+    </row>
+    <row r="47" spans="1:34" ht="5.0999999999999996" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="A47" s="217"/>
+      <c r="B47" s="218"/>
+      <c r="C47" s="212"/>
+      <c r="D47" s="212"/>
+      <c r="E47" s="212"/>
+      <c r="F47" s="212"/>
+      <c r="G47" s="212"/>
+      <c r="H47" s="212"/>
+      <c r="I47" s="212"/>
+      <c r="J47" s="212"/>
+      <c r="K47" s="212"/>
+      <c r="L47" s="220"/>
+      <c r="M47" s="209"/>
+      <c r="N47" s="209"/>
+      <c r="O47" s="209"/>
+      <c r="P47" s="209"/>
+      <c r="Q47" s="210"/>
+      <c r="R47" s="220"/>
+      <c r="S47" s="209"/>
+      <c r="T47" s="209"/>
+      <c r="U47" s="209"/>
+      <c r="V47" s="209"/>
+      <c r="W47" s="210"/>
+      <c r="X47" s="217"/>
+      <c r="Y47" s="218"/>
+      <c r="Z47" s="212"/>
+      <c r="AA47" s="212"/>
+      <c r="AB47" s="212"/>
+      <c r="AC47" s="212"/>
+      <c r="AD47" s="212"/>
+      <c r="AE47" s="212"/>
+      <c r="AF47" s="212"/>
+      <c r="AG47" s="212"/>
+      <c r="AH47" s="212"/>
+    </row>
+    <row r="48" spans="1:34" ht="12.75" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="A48" s="236" t="s">
+        <v>10</v>
+      </c>
+      <c r="B48" s="237"/>
+      <c r="C48" s="237"/>
+      <c r="D48" s="238"/>
+      <c r="E48" s="212" t="s">
+        <v>4</v>
+      </c>
+      <c r="F48" s="212"/>
+      <c r="G48" s="212"/>
+      <c r="H48" s="212"/>
+      <c r="I48" s="212"/>
+      <c r="J48" s="212"/>
+      <c r="K48" s="212" t="s">
+        <v>5</v>
+      </c>
+      <c r="L48" s="212"/>
+      <c r="M48" s="212"/>
+      <c r="N48" s="212"/>
+      <c r="O48" s="212"/>
+      <c r="P48" s="212"/>
+      <c r="Q48" s="239" t="s">
+        <v>9</v>
+      </c>
+      <c r="R48" s="240"/>
+      <c r="S48" s="236" t="s">
+        <v>10</v>
+      </c>
+      <c r="T48" s="237"/>
+      <c r="U48" s="237"/>
+      <c r="V48" s="238"/>
+      <c r="W48" s="212" t="s">
+        <v>4</v>
+      </c>
+      <c r="X48" s="212"/>
+      <c r="Y48" s="212"/>
+      <c r="Z48" s="212"/>
+      <c r="AA48" s="212"/>
+      <c r="AB48" s="212"/>
+      <c r="AC48" s="212" t="s">
+        <v>5</v>
+      </c>
+      <c r="AD48" s="212"/>
+      <c r="AE48" s="212"/>
+      <c r="AF48" s="212"/>
+      <c r="AG48" s="212"/>
+      <c r="AH48" s="212"/>
+    </row>
+    <row r="49" spans="1:34" ht="12.75" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="A49" s="233" t="s">
+        <v>22</v>
+      </c>
+      <c r="B49" s="234"/>
+      <c r="C49" s="234"/>
+      <c r="D49" s="235"/>
+      <c r="E49" s="212"/>
+      <c r="F49" s="212"/>
+      <c r="G49" s="212"/>
+      <c r="H49" s="212"/>
+      <c r="I49" s="212"/>
+      <c r="J49" s="212"/>
+      <c r="K49" s="212"/>
+      <c r="L49" s="212"/>
+      <c r="M49" s="212"/>
+      <c r="N49" s="212"/>
+      <c r="O49" s="212"/>
+      <c r="P49" s="212"/>
+      <c r="Q49" s="212"/>
+      <c r="R49" s="212"/>
+      <c r="S49" s="233" t="s">
+        <v>22</v>
+      </c>
+      <c r="T49" s="234"/>
+      <c r="U49" s="234"/>
+      <c r="V49" s="235"/>
+      <c r="W49" s="212"/>
+      <c r="X49" s="212"/>
+      <c r="Y49" s="212"/>
+      <c r="Z49" s="212"/>
+      <c r="AA49" s="212"/>
+      <c r="AB49" s="212"/>
+      <c r="AC49" s="212"/>
+      <c r="AD49" s="212"/>
+      <c r="AE49" s="212"/>
+      <c r="AF49" s="212"/>
+      <c r="AG49" s="212"/>
+      <c r="AH49" s="212"/>
+    </row>
+    <row r="50" spans="1:34" ht="12.95" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="A50" s="221" t="s">
+        <v>78</v>
+      </c>
+      <c r="B50" s="223" t="s">
+        <v>77</v>
+      </c>
+      <c r="C50" s="80"/>
+      <c r="D50" s="81"/>
+      <c r="E50" s="81"/>
+      <c r="F50" s="81"/>
+      <c r="G50" s="81"/>
+      <c r="H50" s="82"/>
+      <c r="I50" s="80"/>
+      <c r="J50" s="82"/>
+      <c r="K50" s="80"/>
+      <c r="L50" s="82"/>
+      <c r="M50" s="80"/>
+      <c r="N50" s="82"/>
+      <c r="O50" s="80"/>
+      <c r="P50" s="82"/>
+      <c r="Q50" s="225" t="s">
+        <v>65</v>
+      </c>
+      <c r="R50" s="226"/>
+      <c r="S50" s="221" t="s">
+        <v>78</v>
+      </c>
+      <c r="T50" s="223" t="s">
+        <v>77</v>
+      </c>
+      <c r="U50" s="80"/>
+      <c r="V50" s="81"/>
+      <c r="W50" s="81"/>
+      <c r="X50" s="81"/>
+      <c r="Y50" s="81"/>
+      <c r="Z50" s="82"/>
+      <c r="AA50" s="80"/>
+      <c r="AB50" s="82"/>
+      <c r="AC50" s="80"/>
+      <c r="AD50" s="82"/>
+      <c r="AE50" s="80"/>
+      <c r="AF50" s="82"/>
+      <c r="AG50" s="80"/>
+      <c r="AH50" s="82"/>
+    </row>
+    <row r="51" spans="1:34" ht="12.95" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="A51" s="222"/>
+      <c r="B51" s="224"/>
+      <c r="C51" s="83"/>
+      <c r="D51" s="84"/>
+      <c r="E51" s="83"/>
+      <c r="F51" s="84"/>
+      <c r="G51" s="83"/>
+      <c r="H51" s="84"/>
+      <c r="I51" s="83"/>
+      <c r="J51" s="84"/>
+      <c r="K51" s="83"/>
+      <c r="L51" s="84"/>
+      <c r="M51" s="83"/>
+      <c r="N51" s="84"/>
+      <c r="O51" s="83"/>
+      <c r="P51" s="84"/>
+      <c r="Q51" s="227"/>
+      <c r="R51" s="228"/>
+      <c r="S51" s="222"/>
+      <c r="T51" s="224"/>
+      <c r="U51" s="83"/>
+      <c r="V51" s="84"/>
+      <c r="W51" s="83"/>
+      <c r="X51" s="84"/>
+      <c r="Y51" s="83"/>
+      <c r="Z51" s="84"/>
+      <c r="AA51" s="83"/>
+      <c r="AB51" s="84"/>
+      <c r="AC51" s="83"/>
+      <c r="AD51" s="84"/>
+      <c r="AE51" s="83"/>
+      <c r="AF51" s="84"/>
+      <c r="AG51" s="83"/>
+      <c r="AH51" s="84"/>
+    </row>
+    <row r="52" spans="1:34" ht="12.95" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="A52" s="221" t="s">
+        <v>78</v>
+      </c>
+      <c r="B52" s="223" t="s">
+        <v>77</v>
+      </c>
+      <c r="C52" s="80"/>
+      <c r="D52" s="81"/>
+      <c r="E52" s="81"/>
+      <c r="F52" s="81"/>
+      <c r="G52" s="81"/>
+      <c r="H52" s="82"/>
+      <c r="I52" s="80"/>
+      <c r="J52" s="82"/>
+      <c r="K52" s="80"/>
+      <c r="L52" s="82"/>
+      <c r="M52" s="80"/>
+      <c r="N52" s="82"/>
+      <c r="O52" s="80"/>
+      <c r="P52" s="82"/>
+      <c r="Q52" s="225" t="s">
+        <v>66</v>
+      </c>
+      <c r="R52" s="226"/>
+      <c r="S52" s="221" t="s">
+        <v>78</v>
+      </c>
+      <c r="T52" s="223" t="s">
+        <v>77</v>
+      </c>
+      <c r="U52" s="80"/>
+      <c r="V52" s="81"/>
+      <c r="W52" s="81"/>
+      <c r="X52" s="81"/>
+      <c r="Y52" s="81"/>
+      <c r="Z52" s="82"/>
+      <c r="AA52" s="80"/>
+      <c r="AB52" s="82"/>
+      <c r="AC52" s="80"/>
+      <c r="AD52" s="82"/>
+      <c r="AE52" s="80"/>
+      <c r="AF52" s="82"/>
+      <c r="AG52" s="80"/>
+      <c r="AH52" s="82"/>
+    </row>
+    <row r="53" spans="1:34" ht="12.95" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="A53" s="222"/>
+      <c r="B53" s="224"/>
+      <c r="C53" s="83"/>
+      <c r="D53" s="84"/>
+      <c r="E53" s="83"/>
+      <c r="F53" s="84"/>
+      <c r="G53" s="83"/>
+      <c r="H53" s="84"/>
+      <c r="I53" s="83"/>
+      <c r="J53" s="84"/>
+      <c r="K53" s="83"/>
+      <c r="L53" s="84"/>
+      <c r="M53" s="83"/>
+      <c r="N53" s="84"/>
+      <c r="O53" s="83"/>
+      <c r="P53" s="84"/>
+      <c r="Q53" s="227"/>
+      <c r="R53" s="228"/>
+      <c r="S53" s="222"/>
+      <c r="T53" s="224"/>
+      <c r="U53" s="83"/>
+      <c r="V53" s="84"/>
+      <c r="W53" s="83"/>
+      <c r="X53" s="84"/>
+      <c r="Y53" s="83"/>
+      <c r="Z53" s="84"/>
+      <c r="AA53" s="83"/>
+      <c r="AB53" s="84"/>
+      <c r="AC53" s="83"/>
+      <c r="AD53" s="84"/>
+      <c r="AE53" s="83"/>
+      <c r="AF53" s="84"/>
+      <c r="AG53" s="83"/>
+      <c r="AH53" s="84"/>
+    </row>
+    <row r="54" spans="1:34" ht="12.95" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="A54" s="221" t="s">
+        <v>78</v>
+      </c>
+      <c r="B54" s="223" t="s">
+        <v>77</v>
+      </c>
+      <c r="C54" s="80"/>
+      <c r="D54" s="81"/>
+      <c r="E54" s="81"/>
+      <c r="F54" s="81"/>
+      <c r="G54" s="81"/>
+      <c r="H54" s="82"/>
+      <c r="I54" s="80"/>
+      <c r="J54" s="82"/>
+      <c r="K54" s="80"/>
+      <c r="L54" s="82"/>
+      <c r="M54" s="80"/>
+      <c r="N54" s="82"/>
+      <c r="O54" s="80"/>
+      <c r="P54" s="82"/>
+      <c r="Q54" s="225" t="s">
+        <v>67</v>
+      </c>
+      <c r="R54" s="226"/>
+      <c r="S54" s="221" t="s">
+        <v>78</v>
+      </c>
+      <c r="T54" s="223" t="s">
+        <v>77</v>
+      </c>
+      <c r="U54" s="80"/>
+      <c r="V54" s="81"/>
+      <c r="W54" s="81"/>
+      <c r="X54" s="81"/>
+      <c r="Y54" s="81"/>
+      <c r="Z54" s="82"/>
+      <c r="AA54" s="80"/>
+      <c r="AB54" s="82"/>
+      <c r="AC54" s="80"/>
+      <c r="AD54" s="82"/>
+      <c r="AE54" s="80"/>
+      <c r="AF54" s="82"/>
+      <c r="AG54" s="80"/>
+      <c r="AH54" s="82"/>
+    </row>
+    <row r="55" spans="1:34" ht="12.95" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="A55" s="222"/>
+      <c r="B55" s="224"/>
+      <c r="C55" s="83"/>
+      <c r="D55" s="84"/>
+      <c r="E55" s="83"/>
+      <c r="F55" s="84"/>
+      <c r="G55" s="83"/>
+      <c r="H55" s="84"/>
+      <c r="I55" s="83"/>
+      <c r="J55" s="84"/>
+      <c r="K55" s="83"/>
+      <c r="L55" s="84"/>
+      <c r="M55" s="83"/>
+      <c r="N55" s="84"/>
+      <c r="O55" s="83"/>
+      <c r="P55" s="84"/>
+      <c r="Q55" s="227"/>
+      <c r="R55" s="228"/>
+      <c r="S55" s="222"/>
+      <c r="T55" s="224"/>
+      <c r="U55" s="83"/>
+      <c r="V55" s="84"/>
+      <c r="W55" s="83"/>
+      <c r="X55" s="84"/>
+      <c r="Y55" s="83"/>
+      <c r="Z55" s="84"/>
+      <c r="AA55" s="83"/>
+      <c r="AB55" s="84"/>
+      <c r="AC55" s="83"/>
+      <c r="AD55" s="84"/>
+      <c r="AE55" s="83"/>
+      <c r="AF55" s="84"/>
+      <c r="AG55" s="83"/>
+      <c r="AH55" s="84"/>
+    </row>
+    <row r="56" spans="1:34" ht="12.95" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="A56" s="221" t="s">
+        <v>78</v>
+      </c>
+      <c r="B56" s="223" t="s">
+        <v>77</v>
+      </c>
+      <c r="C56" s="80"/>
+      <c r="D56" s="81"/>
+      <c r="E56" s="81"/>
+      <c r="F56" s="81"/>
+      <c r="G56" s="81"/>
+      <c r="H56" s="82"/>
+      <c r="I56" s="80"/>
+      <c r="J56" s="82"/>
+      <c r="K56" s="80"/>
+      <c r="L56" s="82"/>
+      <c r="M56" s="80"/>
+      <c r="N56" s="82"/>
+      <c r="O56" s="80"/>
+      <c r="P56" s="82"/>
+      <c r="Q56" s="225" t="s">
+        <v>68</v>
+      </c>
+      <c r="R56" s="226"/>
+      <c r="S56" s="221" t="s">
+        <v>78</v>
+      </c>
+      <c r="T56" s="223" t="s">
+        <v>77</v>
+      </c>
+      <c r="U56" s="80"/>
+      <c r="V56" s="81"/>
+      <c r="W56" s="81"/>
+      <c r="X56" s="81"/>
+      <c r="Y56" s="81"/>
+      <c r="Z56" s="82"/>
+      <c r="AA56" s="80"/>
+      <c r="AB56" s="82"/>
+      <c r="AC56" s="80"/>
+      <c r="AD56" s="82"/>
+      <c r="AE56" s="80"/>
+      <c r="AF56" s="82"/>
+      <c r="AG56" s="80"/>
+      <c r="AH56" s="82"/>
+    </row>
+    <row r="57" spans="1:34" ht="12.95" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="A57" s="222"/>
+      <c r="B57" s="224"/>
+      <c r="C57" s="83"/>
+      <c r="D57" s="84"/>
+      <c r="E57" s="83"/>
+      <c r="F57" s="84"/>
+      <c r="G57" s="83"/>
+      <c r="H57" s="84"/>
+      <c r="I57" s="83"/>
+      <c r="J57" s="84"/>
+      <c r="K57" s="83"/>
+      <c r="L57" s="84"/>
+      <c r="M57" s="83"/>
+      <c r="N57" s="84"/>
+      <c r="O57" s="83"/>
+      <c r="P57" s="84"/>
+      <c r="Q57" s="227"/>
+      <c r="R57" s="228"/>
+      <c r="S57" s="222"/>
+      <c r="T57" s="224"/>
+      <c r="U57" s="83"/>
+      <c r="V57" s="84"/>
+      <c r="W57" s="83"/>
+      <c r="X57" s="84"/>
+      <c r="Y57" s="83"/>
+      <c r="Z57" s="84"/>
+      <c r="AA57" s="83"/>
+      <c r="AB57" s="84"/>
+      <c r="AC57" s="83"/>
+      <c r="AD57" s="84"/>
+      <c r="AE57" s="83"/>
+      <c r="AF57" s="84"/>
+      <c r="AG57" s="83"/>
+      <c r="AH57" s="84"/>
+    </row>
+    <row r="58" spans="1:34" ht="12.95" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="A58" s="221" t="s">
+        <v>78</v>
+      </c>
+      <c r="B58" s="223" t="s">
+        <v>77</v>
+      </c>
+      <c r="C58" s="80"/>
+      <c r="D58" s="81"/>
+      <c r="E58" s="81"/>
+      <c r="F58" s="81"/>
+      <c r="G58" s="81"/>
+      <c r="H58" s="82"/>
+      <c r="I58" s="80"/>
+      <c r="J58" s="82"/>
+      <c r="K58" s="80"/>
+      <c r="L58" s="82"/>
+      <c r="M58" s="80"/>
+      <c r="N58" s="82"/>
+      <c r="O58" s="80"/>
+      <c r="P58" s="82"/>
+      <c r="Q58" s="225" t="s">
+        <v>69</v>
+      </c>
+      <c r="R58" s="226"/>
+      <c r="S58" s="221" t="s">
+        <v>78</v>
+      </c>
+      <c r="T58" s="223" t="s">
+        <v>77</v>
+      </c>
+      <c r="U58" s="80"/>
+      <c r="V58" s="81"/>
+      <c r="W58" s="81"/>
+      <c r="X58" s="81"/>
+      <c r="Y58" s="81"/>
+      <c r="Z58" s="82"/>
+      <c r="AA58" s="80"/>
+      <c r="AB58" s="82"/>
+      <c r="AC58" s="80"/>
+      <c r="AD58" s="82"/>
+      <c r="AE58" s="80"/>
+      <c r="AF58" s="82"/>
+      <c r="AG58" s="80"/>
+      <c r="AH58" s="82"/>
+    </row>
+    <row r="59" spans="1:34" ht="12.95" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="A59" s="222"/>
+      <c r="B59" s="224"/>
+      <c r="C59" s="83"/>
+      <c r="D59" s="84"/>
+      <c r="E59" s="83"/>
+      <c r="F59" s="84"/>
+      <c r="G59" s="83"/>
+      <c r="H59" s="84"/>
+      <c r="I59" s="83"/>
+      <c r="J59" s="84"/>
+      <c r="K59" s="83"/>
+      <c r="L59" s="84"/>
+      <c r="M59" s="83"/>
+      <c r="N59" s="84"/>
+      <c r="O59" s="83"/>
+      <c r="P59" s="84"/>
+      <c r="Q59" s="227"/>
+      <c r="R59" s="228"/>
+      <c r="S59" s="222"/>
+      <c r="T59" s="224"/>
+      <c r="U59" s="83"/>
+      <c r="V59" s="84"/>
+      <c r="W59" s="83"/>
+      <c r="X59" s="84"/>
+      <c r="Y59" s="83"/>
+      <c r="Z59" s="84"/>
+      <c r="AA59" s="83"/>
+      <c r="AB59" s="84"/>
+      <c r="AC59" s="83"/>
+      <c r="AD59" s="84"/>
+      <c r="AE59" s="83"/>
+      <c r="AF59" s="84"/>
+      <c r="AG59" s="83"/>
+      <c r="AH59" s="84"/>
+    </row>
+    <row r="60" spans="1:34" ht="12.95" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="A60" s="221" t="s">
+        <v>78</v>
+      </c>
+      <c r="B60" s="223" t="s">
+        <v>77</v>
+      </c>
+      <c r="C60" s="80"/>
+      <c r="D60" s="81"/>
+      <c r="E60" s="81"/>
+      <c r="F60" s="81"/>
+      <c r="G60" s="81"/>
+      <c r="H60" s="82"/>
+      <c r="I60" s="80"/>
+      <c r="J60" s="82"/>
+      <c r="K60" s="80"/>
+      <c r="L60" s="82"/>
+      <c r="M60" s="80"/>
+      <c r="N60" s="82"/>
+      <c r="O60" s="80"/>
+      <c r="P60" s="82"/>
+      <c r="Q60" s="225" t="s">
+        <v>70</v>
+      </c>
+      <c r="R60" s="226"/>
+      <c r="S60" s="221" t="s">
+        <v>78</v>
+      </c>
+      <c r="T60" s="223" t="s">
+        <v>77</v>
+      </c>
+      <c r="U60" s="80"/>
+      <c r="V60" s="81"/>
+      <c r="W60" s="81"/>
+      <c r="X60" s="81"/>
+      <c r="Y60" s="81"/>
+      <c r="Z60" s="82"/>
+      <c r="AA60" s="80"/>
+      <c r="AB60" s="82"/>
+      <c r="AC60" s="80"/>
+      <c r="AD60" s="82"/>
+      <c r="AE60" s="80"/>
+      <c r="AF60" s="82"/>
+      <c r="AG60" s="80"/>
+      <c r="AH60" s="82"/>
+    </row>
+    <row r="61" spans="1:34" ht="12.95" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="A61" s="222"/>
+      <c r="B61" s="224"/>
+      <c r="C61" s="83"/>
+      <c r="D61" s="84"/>
+      <c r="E61" s="83"/>
+      <c r="F61" s="84"/>
+      <c r="G61" s="83"/>
+      <c r="H61" s="84"/>
+      <c r="I61" s="83"/>
+      <c r="J61" s="84"/>
+      <c r="K61" s="83"/>
+      <c r="L61" s="84"/>
+      <c r="M61" s="83"/>
+      <c r="N61" s="84"/>
+      <c r="O61" s="83"/>
+      <c r="P61" s="84"/>
+      <c r="Q61" s="227"/>
+      <c r="R61" s="228"/>
+      <c r="S61" s="222"/>
+      <c r="T61" s="224"/>
+      <c r="U61" s="83"/>
+      <c r="V61" s="84"/>
+      <c r="W61" s="83"/>
+      <c r="X61" s="84"/>
+      <c r="Y61" s="83"/>
+      <c r="Z61" s="84"/>
+      <c r="AA61" s="83"/>
+      <c r="AB61" s="84"/>
+      <c r="AC61" s="83"/>
+      <c r="AD61" s="84"/>
+      <c r="AE61" s="83"/>
+      <c r="AF61" s="84"/>
+      <c r="AG61" s="83"/>
+      <c r="AH61" s="84"/>
+    </row>
+    <row r="62" spans="1:34" ht="12.95" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="A62" s="221" t="s">
+        <v>76</v>
+      </c>
+      <c r="B62" s="223" t="s">
+        <v>77</v>
+      </c>
+      <c r="C62" s="38" t="s">
+        <v>0</v>
+      </c>
+      <c r="D62" s="39" t="s">
+        <v>0</v>
+      </c>
+      <c r="E62" s="80"/>
+      <c r="F62" s="81"/>
+      <c r="G62" s="40" t="s">
+        <v>0</v>
+      </c>
+      <c r="H62" s="39" t="s">
+        <v>0</v>
+      </c>
+      <c r="I62" s="80"/>
+      <c r="J62" s="81"/>
+      <c r="K62" s="40" t="s">
+        <v>0</v>
+      </c>
+      <c r="L62" s="39" t="s">
+        <v>0</v>
+      </c>
+      <c r="M62" s="80"/>
+      <c r="N62" s="81"/>
+      <c r="O62" s="40" t="s">
+        <v>0</v>
+      </c>
+      <c r="P62" s="39" t="s">
+        <v>0</v>
+      </c>
+      <c r="Q62" s="225" t="s">
+        <v>71</v>
+      </c>
+      <c r="R62" s="226"/>
+      <c r="S62" s="221" t="s">
+        <v>76</v>
+      </c>
+      <c r="T62" s="223" t="s">
+        <v>77</v>
+      </c>
+      <c r="U62" s="38"/>
+      <c r="V62" s="39"/>
+      <c r="W62" s="38" t="s">
+        <v>0</v>
+      </c>
+      <c r="X62" s="40" t="s">
+        <v>0</v>
+      </c>
+      <c r="Y62" s="40"/>
+      <c r="Z62" s="39"/>
+      <c r="AA62" s="38" t="s">
+        <v>0</v>
+      </c>
+      <c r="AB62" s="40" t="s">
+        <v>0</v>
+      </c>
+      <c r="AC62" s="40"/>
+      <c r="AD62" s="39"/>
+      <c r="AE62" s="38" t="s">
+        <v>0</v>
+      </c>
+      <c r="AF62" s="40" t="s">
+        <v>0</v>
+      </c>
+      <c r="AG62" s="40"/>
+      <c r="AH62" s="39"/>
+    </row>
+    <row r="63" spans="1:34" ht="12.95" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="A63" s="229"/>
+      <c r="B63" s="230"/>
+      <c r="C63" s="85"/>
+      <c r="D63" s="86"/>
+      <c r="E63" s="47" t="s">
+        <v>0</v>
+      </c>
+      <c r="F63" s="48" t="s">
+        <v>0</v>
+      </c>
+      <c r="G63" s="85"/>
+      <c r="H63" s="86"/>
+      <c r="I63" s="47" t="s">
+        <v>0</v>
+      </c>
+      <c r="J63" s="48" t="s">
+        <v>0</v>
+      </c>
+      <c r="K63" s="85"/>
+      <c r="L63" s="86"/>
+      <c r="M63" s="47" t="s">
+        <v>0</v>
+      </c>
+      <c r="N63" s="48" t="s">
+        <v>0</v>
+      </c>
+      <c r="O63" s="85"/>
+      <c r="P63" s="87"/>
+      <c r="Q63" s="231"/>
+      <c r="R63" s="232"/>
+      <c r="S63" s="229"/>
+      <c r="T63" s="230"/>
+      <c r="U63" s="46" t="s">
+        <v>0</v>
+      </c>
+      <c r="V63" s="47" t="s">
+        <v>0</v>
+      </c>
+      <c r="W63" s="47"/>
+      <c r="X63" s="48"/>
+      <c r="Y63" s="46" t="s">
+        <v>0</v>
+      </c>
+      <c r="Z63" s="47" t="s">
+        <v>0</v>
+      </c>
+      <c r="AA63" s="47"/>
+      <c r="AB63" s="48"/>
+      <c r="AC63" s="46" t="s">
+        <v>0</v>
+      </c>
+      <c r="AD63" s="47" t="s">
+        <v>0</v>
+      </c>
+      <c r="AE63" s="47"/>
+      <c r="AF63" s="48"/>
+      <c r="AG63" s="46" t="s">
+        <v>0</v>
+      </c>
+      <c r="AH63" s="39" t="s">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="64" spans="1:34" ht="12.95" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="A64" s="222"/>
+      <c r="B64" s="224"/>
+      <c r="C64" s="56" t="s">
+        <v>0</v>
+      </c>
+      <c r="D64" s="57" t="s">
+        <v>0</v>
+      </c>
+      <c r="E64" s="83"/>
+      <c r="F64" s="88"/>
+      <c r="G64" s="58" t="s">
+        <v>0</v>
+      </c>
+      <c r="H64" s="57" t="s">
+        <v>0</v>
+      </c>
+      <c r="I64" s="83"/>
+      <c r="J64" s="88"/>
+      <c r="K64" s="58" t="s">
+        <v>0</v>
+      </c>
+      <c r="L64" s="57" t="s">
+        <v>0</v>
+      </c>
+      <c r="M64" s="83"/>
+      <c r="N64" s="88"/>
+      <c r="O64" s="58" t="s">
+        <v>0</v>
+      </c>
+      <c r="P64" s="57" t="s">
+        <v>0</v>
+      </c>
+      <c r="Q64" s="227"/>
+      <c r="R64" s="228"/>
+      <c r="S64" s="222"/>
+      <c r="T64" s="224"/>
+      <c r="U64" s="56"/>
+      <c r="V64" s="57"/>
+      <c r="W64" s="56" t="s">
+        <v>0</v>
+      </c>
+      <c r="X64" s="58" t="s">
+        <v>0</v>
+      </c>
+      <c r="Y64" s="58"/>
+      <c r="Z64" s="57"/>
+      <c r="AA64" s="56" t="s">
+        <v>0</v>
+      </c>
+      <c r="AB64" s="58" t="s">
+        <v>0</v>
+      </c>
+      <c r="AC64" s="58"/>
+      <c r="AD64" s="57"/>
+      <c r="AE64" s="56" t="s">
+        <v>0</v>
+      </c>
+      <c r="AF64" s="58" t="s">
+        <v>0</v>
+      </c>
+      <c r="AG64" s="58"/>
+      <c r="AH64" s="57"/>
+    </row>
+    <row r="65" spans="1:38" ht="15.6" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="A65" s="211" t="s">
+        <v>54</v>
+      </c>
+      <c r="B65" s="211"/>
+      <c r="C65" s="212" t="s">
+        <v>1</v>
+      </c>
+      <c r="D65" s="212"/>
+      <c r="E65" s="212"/>
+      <c r="F65" s="212" t="s">
+        <v>1</v>
+      </c>
+      <c r="G65" s="212"/>
+      <c r="H65" s="212"/>
+      <c r="I65" s="212" t="s">
+        <v>2</v>
+      </c>
+      <c r="J65" s="212"/>
+      <c r="K65" s="212"/>
+      <c r="L65" s="219" t="s">
+        <v>72</v>
+      </c>
+      <c r="M65" s="207"/>
+      <c r="N65" s="207" t="s">
+        <v>73</v>
+      </c>
+      <c r="O65" s="207" t="s">
+        <v>74</v>
+      </c>
+      <c r="P65" s="207"/>
+      <c r="Q65" s="208"/>
+      <c r="R65" s="219" t="s">
+        <v>72</v>
+      </c>
+      <c r="S65" s="207" t="s">
+        <v>73</v>
+      </c>
+      <c r="T65" s="207" t="s">
+        <v>74</v>
+      </c>
+      <c r="U65" s="207"/>
+      <c r="V65" s="207"/>
+      <c r="W65" s="208"/>
+      <c r="X65" s="211" t="s">
+        <v>54</v>
+      </c>
+      <c r="Y65" s="211"/>
+      <c r="Z65" s="212" t="s">
+        <v>1</v>
+      </c>
+      <c r="AA65" s="212"/>
+      <c r="AB65" s="212"/>
+      <c r="AC65" s="212" t="s">
+        <v>1</v>
+      </c>
+      <c r="AD65" s="212"/>
+      <c r="AE65" s="212"/>
+      <c r="AF65" s="212" t="s">
+        <v>2</v>
+      </c>
+      <c r="AG65" s="212"/>
+      <c r="AH65" s="212"/>
+    </row>
+    <row r="66" spans="1:38" ht="5.0999999999999996" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="A66" s="213" t="s">
+        <v>43</v>
+      </c>
+      <c r="B66" s="214"/>
+      <c r="C66" s="212"/>
+      <c r="D66" s="212"/>
+      <c r="E66" s="212"/>
+      <c r="F66" s="212"/>
+      <c r="G66" s="212"/>
+      <c r="H66" s="212"/>
+      <c r="I66" s="212"/>
+      <c r="J66" s="212"/>
+      <c r="K66" s="212"/>
+      <c r="L66" s="220"/>
+      <c r="M66" s="209"/>
+      <c r="N66" s="209"/>
+      <c r="O66" s="209"/>
+      <c r="P66" s="209"/>
+      <c r="Q66" s="210"/>
+      <c r="R66" s="220"/>
+      <c r="S66" s="209"/>
+      <c r="T66" s="209"/>
+      <c r="U66" s="209"/>
+      <c r="V66" s="209"/>
+      <c r="W66" s="210"/>
+      <c r="X66" s="213" t="s">
+        <v>43</v>
+      </c>
+      <c r="Y66" s="214"/>
+      <c r="Z66" s="212"/>
+      <c r="AA66" s="212"/>
+      <c r="AB66" s="212"/>
+      <c r="AC66" s="212"/>
+      <c r="AD66" s="212"/>
+      <c r="AE66" s="212"/>
+      <c r="AF66" s="212"/>
+      <c r="AG66" s="212"/>
+      <c r="AH66" s="212"/>
+    </row>
+    <row r="67" spans="1:38" ht="15" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="A67" s="215"/>
+      <c r="B67" s="216"/>
+      <c r="C67" s="212"/>
+      <c r="D67" s="212"/>
+      <c r="E67" s="212"/>
+      <c r="F67" s="212"/>
+      <c r="G67" s="212"/>
+      <c r="H67" s="212"/>
+      <c r="I67" s="212"/>
+      <c r="J67" s="212"/>
+      <c r="K67" s="212"/>
+      <c r="L67" s="219" t="s">
+        <v>72</v>
+      </c>
+      <c r="M67" s="207"/>
+      <c r="N67" s="207" t="s">
+        <v>75</v>
+      </c>
+      <c r="O67" s="207" t="s">
+        <v>74</v>
+      </c>
+      <c r="P67" s="207"/>
+      <c r="Q67" s="208"/>
+      <c r="R67" s="219" t="s">
+        <v>72</v>
+      </c>
+      <c r="S67" s="207" t="s">
+        <v>75</v>
+      </c>
+      <c r="T67" s="207" t="s">
+        <v>74</v>
+      </c>
+      <c r="U67" s="207"/>
+      <c r="V67" s="207"/>
+      <c r="W67" s="208"/>
+      <c r="X67" s="215"/>
+      <c r="Y67" s="216"/>
+      <c r="Z67" s="212"/>
+      <c r="AA67" s="212"/>
+      <c r="AB67" s="212"/>
+      <c r="AC67" s="212"/>
+      <c r="AD67" s="212"/>
+      <c r="AE67" s="212"/>
+      <c r="AF67" s="212"/>
+      <c r="AG67" s="212"/>
+      <c r="AH67" s="212"/>
+    </row>
+    <row r="68" spans="1:38" ht="5.0999999999999996" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="A68" s="217"/>
+      <c r="B68" s="218"/>
+      <c r="C68" s="212"/>
+      <c r="D68" s="212"/>
+      <c r="E68" s="212"/>
+      <c r="F68" s="212"/>
+      <c r="G68" s="212"/>
+      <c r="H68" s="212"/>
+      <c r="I68" s="212"/>
+      <c r="J68" s="212"/>
+      <c r="K68" s="212"/>
+      <c r="L68" s="220"/>
+      <c r="M68" s="209"/>
+      <c r="N68" s="209"/>
+      <c r="O68" s="209"/>
+      <c r="P68" s="209"/>
+      <c r="Q68" s="210"/>
+      <c r="R68" s="220"/>
+      <c r="S68" s="209"/>
+      <c r="T68" s="209"/>
+      <c r="U68" s="209"/>
+      <c r="V68" s="209"/>
+      <c r="W68" s="210"/>
+      <c r="X68" s="217"/>
+      <c r="Y68" s="218"/>
+      <c r="Z68" s="212"/>
+      <c r="AA68" s="212"/>
+      <c r="AB68" s="212"/>
+      <c r="AC68" s="212"/>
+      <c r="AD68" s="212"/>
+      <c r="AE68" s="212"/>
+      <c r="AF68" s="212"/>
+      <c r="AG68" s="212"/>
+      <c r="AH68" s="212"/>
+    </row>
+    <row r="69" spans="1:38" ht="12.75" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="A69" s="281" t="s">
+        <v>44</v>
+      </c>
+      <c r="B69" s="282"/>
+      <c r="C69" s="282"/>
+      <c r="D69" s="243"/>
+      <c r="E69" s="244"/>
+      <c r="F69" s="244"/>
+      <c r="G69" s="241"/>
+      <c r="H69" s="283" t="s">
+        <v>79</v>
+      </c>
+      <c r="I69" s="284"/>
+      <c r="J69" s="285"/>
+      <c r="K69" s="243"/>
+      <c r="L69" s="244"/>
+      <c r="M69" s="241"/>
+      <c r="N69" s="212" t="s">
+        <v>80</v>
+      </c>
+      <c r="O69" s="212"/>
+      <c r="P69" s="212"/>
+      <c r="Q69" s="244"/>
+      <c r="R69" s="241"/>
+      <c r="S69" s="243" t="s">
+        <v>81</v>
+      </c>
+      <c r="T69" s="244"/>
+      <c r="U69" s="241"/>
+      <c r="V69" s="243"/>
+      <c r="W69" s="244"/>
+      <c r="X69" s="244"/>
+      <c r="Y69" s="244"/>
+      <c r="Z69" s="241"/>
+      <c r="AA69" s="243" t="s">
+        <v>82</v>
+      </c>
+      <c r="AB69" s="244"/>
+      <c r="AC69" s="241"/>
+      <c r="AD69" s="243"/>
+      <c r="AE69" s="244"/>
+      <c r="AF69" s="244"/>
+      <c r="AG69" s="244"/>
+      <c r="AH69" s="241"/>
+    </row>
+    <row r="70" spans="1:38" ht="12.75" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="A70" s="282"/>
+      <c r="B70" s="282"/>
+      <c r="C70" s="282"/>
+      <c r="D70" s="245"/>
+      <c r="E70" s="246"/>
+      <c r="F70" s="246"/>
+      <c r="G70" s="247"/>
+      <c r="H70" s="286"/>
+      <c r="I70" s="287"/>
+      <c r="J70" s="288"/>
+      <c r="K70" s="245"/>
+      <c r="L70" s="246"/>
+      <c r="M70" s="247"/>
+      <c r="N70" s="212"/>
+      <c r="O70" s="212"/>
+      <c r="P70" s="212"/>
+      <c r="Q70" s="246"/>
+      <c r="R70" s="247"/>
+      <c r="S70" s="245"/>
+      <c r="T70" s="246"/>
+      <c r="U70" s="247"/>
+      <c r="V70" s="245"/>
+      <c r="W70" s="246"/>
+      <c r="X70" s="246"/>
+      <c r="Y70" s="246"/>
+      <c r="Z70" s="247"/>
+      <c r="AA70" s="245"/>
+      <c r="AB70" s="246"/>
+      <c r="AC70" s="247"/>
+      <c r="AD70" s="245"/>
+      <c r="AE70" s="246"/>
+      <c r="AF70" s="246"/>
+      <c r="AG70" s="246"/>
+      <c r="AH70" s="247"/>
+    </row>
+    <row r="71" spans="1:38" ht="14.25" x14ac:dyDescent="0.15">
+      <c r="A71" s="189" t="s">
         <v>32</v>
       </c>
-      <c r="R4" s="224"/>
-[...3097 lines deleted...]
-      <c r="AL71" s="197"/>
+      <c r="B71" s="189"/>
+      <c r="C71" s="189"/>
+      <c r="D71" s="189"/>
+      <c r="E71" s="189"/>
+      <c r="F71" s="189"/>
+      <c r="G71" s="189"/>
+      <c r="H71" s="189"/>
+      <c r="I71" s="189"/>
+      <c r="J71" s="189"/>
+      <c r="K71" s="189"/>
+      <c r="L71" s="189"/>
+      <c r="M71" s="189"/>
+      <c r="N71" s="189"/>
+      <c r="O71" s="189"/>
+      <c r="P71" s="189"/>
+      <c r="Q71" s="189"/>
+      <c r="R71" s="189"/>
+      <c r="S71" s="189"/>
+      <c r="T71" s="189"/>
+      <c r="U71" s="189"/>
+      <c r="V71" s="189"/>
+      <c r="W71" s="189"/>
+      <c r="X71" s="189"/>
+      <c r="Y71" s="189"/>
+      <c r="Z71" s="189"/>
+      <c r="AA71" s="189"/>
+      <c r="AB71" s="189"/>
+      <c r="AC71" s="189"/>
+      <c r="AD71" s="189"/>
+      <c r="AE71" s="189"/>
+      <c r="AF71" s="189"/>
+      <c r="AG71" s="189"/>
+      <c r="AH71" s="189"/>
+      <c r="AI71" s="79"/>
+      <c r="AJ71" s="79"/>
+      <c r="AK71" s="79"/>
+      <c r="AL71" s="79"/>
     </row>
   </sheetData>
   <mergeCells count="267">
+    <mergeCell ref="A71:AH71"/>
+    <mergeCell ref="A1:AH1"/>
+    <mergeCell ref="Q8:R9"/>
+    <mergeCell ref="Q10:R11"/>
+    <mergeCell ref="L6:P7"/>
+    <mergeCell ref="C24:E26"/>
+    <mergeCell ref="F24:H26"/>
+    <mergeCell ref="I24:K26"/>
+    <mergeCell ref="C23:E23"/>
+    <mergeCell ref="Q6:R7"/>
+    <mergeCell ref="Q20:R22"/>
+    <mergeCell ref="Q16:R17"/>
+    <mergeCell ref="Q18:R19"/>
+    <mergeCell ref="Q12:R13"/>
+    <mergeCell ref="Q14:R15"/>
+    <mergeCell ref="AF23:AH23"/>
+    <mergeCell ref="K69:M70"/>
+    <mergeCell ref="S69:U70"/>
+    <mergeCell ref="N69:P70"/>
+    <mergeCell ref="Q69:R70"/>
+    <mergeCell ref="Q4:R5"/>
+    <mergeCell ref="F4:F5"/>
+    <mergeCell ref="F6:J7"/>
+    <mergeCell ref="K6:K7"/>
+    <mergeCell ref="A69:C70"/>
+    <mergeCell ref="H69:J70"/>
+    <mergeCell ref="D69:G70"/>
+    <mergeCell ref="A23:B23"/>
+    <mergeCell ref="I23:K23"/>
+    <mergeCell ref="F23:H23"/>
+    <mergeCell ref="W6:W7"/>
+    <mergeCell ref="X6:AB7"/>
+    <mergeCell ref="AC6:AC7"/>
+    <mergeCell ref="Z23:AB23"/>
+    <mergeCell ref="AC23:AE23"/>
+    <mergeCell ref="AD6:AH7"/>
+    <mergeCell ref="X4:X5"/>
+    <mergeCell ref="AD69:AH70"/>
+    <mergeCell ref="AA69:AC70"/>
+    <mergeCell ref="V69:Z70"/>
+    <mergeCell ref="AF24:AH26"/>
+    <mergeCell ref="Z24:AB26"/>
+    <mergeCell ref="AC24:AE26"/>
+    <mergeCell ref="X23:Y23"/>
+    <mergeCell ref="S6:V6"/>
+    <mergeCell ref="S7:V7"/>
+    <mergeCell ref="E6:E7"/>
+    <mergeCell ref="A6:D6"/>
+    <mergeCell ref="A7:D7"/>
+    <mergeCell ref="A24:B26"/>
+    <mergeCell ref="S20:S22"/>
+    <mergeCell ref="T20:T22"/>
+    <mergeCell ref="S18:S19"/>
+    <mergeCell ref="T18:T19"/>
+    <mergeCell ref="R2:R3"/>
+    <mergeCell ref="S2:T3"/>
+    <mergeCell ref="W2:Y3"/>
+    <mergeCell ref="U2:V3"/>
+    <mergeCell ref="Z2:AA3"/>
+    <mergeCell ref="AB2:AH3"/>
+    <mergeCell ref="C4:E5"/>
+    <mergeCell ref="A4:B5"/>
+    <mergeCell ref="S4:T5"/>
+    <mergeCell ref="U4:W5"/>
+    <mergeCell ref="Y4:AD5"/>
+    <mergeCell ref="AE4:AH5"/>
+    <mergeCell ref="M4:P5"/>
+    <mergeCell ref="G4:L5"/>
+    <mergeCell ref="A2:B3"/>
+    <mergeCell ref="C2:D3"/>
+    <mergeCell ref="E2:E3"/>
+    <mergeCell ref="G2:G3"/>
+    <mergeCell ref="I2:I3"/>
+    <mergeCell ref="F2:F3"/>
+    <mergeCell ref="H2:H3"/>
+    <mergeCell ref="N2:O3"/>
+    <mergeCell ref="P2:Q3"/>
+    <mergeCell ref="J2:M3"/>
+    <mergeCell ref="X24:Y26"/>
+    <mergeCell ref="L23:M24"/>
+    <mergeCell ref="N23:N24"/>
+    <mergeCell ref="O23:Q24"/>
+    <mergeCell ref="L25:M26"/>
+    <mergeCell ref="N25:N26"/>
+    <mergeCell ref="O25:Q26"/>
+    <mergeCell ref="R23:R24"/>
+    <mergeCell ref="R25:R26"/>
+    <mergeCell ref="S23:S24"/>
+    <mergeCell ref="S25:S26"/>
+    <mergeCell ref="T23:W24"/>
+    <mergeCell ref="T25:W26"/>
+    <mergeCell ref="S8:S9"/>
+    <mergeCell ref="T8:T9"/>
+    <mergeCell ref="S10:S11"/>
+    <mergeCell ref="T10:T11"/>
+    <mergeCell ref="S12:S13"/>
+    <mergeCell ref="T12:T13"/>
+    <mergeCell ref="S14:S15"/>
+    <mergeCell ref="T14:T15"/>
+    <mergeCell ref="S16:S17"/>
+    <mergeCell ref="T16:T17"/>
+    <mergeCell ref="A8:A9"/>
+    <mergeCell ref="B8:B9"/>
+    <mergeCell ref="A10:A11"/>
+    <mergeCell ref="B10:B11"/>
+    <mergeCell ref="A12:A13"/>
+    <mergeCell ref="B12:B13"/>
+    <mergeCell ref="A14:A15"/>
+    <mergeCell ref="B14:B15"/>
+    <mergeCell ref="A16:A17"/>
+    <mergeCell ref="B16:B17"/>
+    <mergeCell ref="A18:A19"/>
+    <mergeCell ref="B18:B19"/>
+    <mergeCell ref="A20:A22"/>
+    <mergeCell ref="B20:B22"/>
+    <mergeCell ref="A27:D27"/>
+    <mergeCell ref="E27:E28"/>
+    <mergeCell ref="F27:J28"/>
+    <mergeCell ref="K27:K28"/>
+    <mergeCell ref="L27:P28"/>
+    <mergeCell ref="Q27:R28"/>
+    <mergeCell ref="S27:V27"/>
+    <mergeCell ref="W27:W28"/>
+    <mergeCell ref="X27:AB28"/>
+    <mergeCell ref="AC27:AC28"/>
+    <mergeCell ref="AD27:AH28"/>
+    <mergeCell ref="A28:D28"/>
+    <mergeCell ref="S28:V28"/>
+    <mergeCell ref="A29:A30"/>
+    <mergeCell ref="B29:B30"/>
+    <mergeCell ref="Q29:R30"/>
+    <mergeCell ref="S29:S30"/>
+    <mergeCell ref="T29:T30"/>
+    <mergeCell ref="A31:A32"/>
+    <mergeCell ref="B31:B32"/>
+    <mergeCell ref="Q31:R32"/>
+    <mergeCell ref="S31:S32"/>
+    <mergeCell ref="T31:T32"/>
+    <mergeCell ref="A33:A34"/>
+    <mergeCell ref="B33:B34"/>
+    <mergeCell ref="Q33:R34"/>
+    <mergeCell ref="S33:S34"/>
+    <mergeCell ref="T33:T34"/>
+    <mergeCell ref="A35:A36"/>
+    <mergeCell ref="B35:B36"/>
+    <mergeCell ref="Q35:R36"/>
+    <mergeCell ref="S35:S36"/>
+    <mergeCell ref="T35:T36"/>
+    <mergeCell ref="A37:A38"/>
+    <mergeCell ref="B37:B38"/>
+    <mergeCell ref="Q37:R38"/>
+    <mergeCell ref="S37:S38"/>
+    <mergeCell ref="T37:T38"/>
+    <mergeCell ref="N44:N45"/>
+    <mergeCell ref="O44:Q45"/>
+    <mergeCell ref="R44:R45"/>
+    <mergeCell ref="S44:S45"/>
+    <mergeCell ref="A39:A40"/>
+    <mergeCell ref="B39:B40"/>
+    <mergeCell ref="Q39:R40"/>
+    <mergeCell ref="S39:S40"/>
+    <mergeCell ref="T39:T40"/>
+    <mergeCell ref="A41:A43"/>
+    <mergeCell ref="B41:B43"/>
+    <mergeCell ref="Q41:R43"/>
+    <mergeCell ref="S41:S43"/>
+    <mergeCell ref="T41:T43"/>
+    <mergeCell ref="T44:W45"/>
+    <mergeCell ref="X44:Y44"/>
+    <mergeCell ref="Z44:AB44"/>
+    <mergeCell ref="AC44:AE44"/>
+    <mergeCell ref="AF44:AH44"/>
+    <mergeCell ref="A45:B47"/>
+    <mergeCell ref="C45:E47"/>
+    <mergeCell ref="F45:H47"/>
+    <mergeCell ref="I45:K47"/>
+    <mergeCell ref="X45:Y47"/>
+    <mergeCell ref="Z45:AB47"/>
+    <mergeCell ref="AC45:AE47"/>
+    <mergeCell ref="AF45:AH47"/>
+    <mergeCell ref="L46:M47"/>
+    <mergeCell ref="N46:N47"/>
+    <mergeCell ref="O46:Q47"/>
+    <mergeCell ref="R46:R47"/>
+    <mergeCell ref="S46:S47"/>
+    <mergeCell ref="T46:W47"/>
+    <mergeCell ref="A44:B44"/>
+    <mergeCell ref="C44:E44"/>
+    <mergeCell ref="F44:H44"/>
+    <mergeCell ref="I44:K44"/>
+    <mergeCell ref="L44:M45"/>
+    <mergeCell ref="AC48:AC49"/>
+    <mergeCell ref="AD48:AH49"/>
+    <mergeCell ref="A49:D49"/>
+    <mergeCell ref="S49:V49"/>
+    <mergeCell ref="A50:A51"/>
+    <mergeCell ref="B50:B51"/>
+    <mergeCell ref="Q50:R51"/>
+    <mergeCell ref="S50:S51"/>
+    <mergeCell ref="T50:T51"/>
+    <mergeCell ref="A48:D48"/>
+    <mergeCell ref="E48:E49"/>
+    <mergeCell ref="F48:J49"/>
+    <mergeCell ref="K48:K49"/>
+    <mergeCell ref="L48:P49"/>
+    <mergeCell ref="Q48:R49"/>
+    <mergeCell ref="S48:V48"/>
+    <mergeCell ref="W48:W49"/>
+    <mergeCell ref="X48:AB49"/>
+    <mergeCell ref="A52:A53"/>
+    <mergeCell ref="B52:B53"/>
+    <mergeCell ref="Q52:R53"/>
+    <mergeCell ref="S52:S53"/>
+    <mergeCell ref="T52:T53"/>
+    <mergeCell ref="A54:A55"/>
+    <mergeCell ref="B54:B55"/>
+    <mergeCell ref="Q54:R55"/>
+    <mergeCell ref="S54:S55"/>
+    <mergeCell ref="T54:T55"/>
+    <mergeCell ref="A56:A57"/>
+    <mergeCell ref="B56:B57"/>
+    <mergeCell ref="Q56:R57"/>
+    <mergeCell ref="S56:S57"/>
+    <mergeCell ref="T56:T57"/>
+    <mergeCell ref="A58:A59"/>
+    <mergeCell ref="B58:B59"/>
+    <mergeCell ref="Q58:R59"/>
+    <mergeCell ref="S58:S59"/>
+    <mergeCell ref="T58:T59"/>
+    <mergeCell ref="N65:N66"/>
+    <mergeCell ref="O65:Q66"/>
+    <mergeCell ref="R65:R66"/>
+    <mergeCell ref="S65:S66"/>
+    <mergeCell ref="A60:A61"/>
+    <mergeCell ref="B60:B61"/>
+    <mergeCell ref="Q60:R61"/>
+    <mergeCell ref="S60:S61"/>
+    <mergeCell ref="T60:T61"/>
+    <mergeCell ref="A62:A64"/>
+    <mergeCell ref="B62:B64"/>
+    <mergeCell ref="Q62:R64"/>
+    <mergeCell ref="S62:S64"/>
+    <mergeCell ref="T62:T64"/>
     <mergeCell ref="T65:W66"/>
     <mergeCell ref="X65:Y65"/>
     <mergeCell ref="Z65:AB65"/>
     <mergeCell ref="AC65:AE65"/>
     <mergeCell ref="AF65:AH65"/>
     <mergeCell ref="A66:B68"/>
     <mergeCell ref="C66:E68"/>
     <mergeCell ref="F66:H68"/>
     <mergeCell ref="I66:K68"/>
     <mergeCell ref="X66:Y68"/>
     <mergeCell ref="Z66:AB68"/>
     <mergeCell ref="AC66:AE68"/>
     <mergeCell ref="AF66:AH68"/>
     <mergeCell ref="L67:M68"/>
     <mergeCell ref="N67:N68"/>
     <mergeCell ref="O67:Q68"/>
     <mergeCell ref="R67:R68"/>
     <mergeCell ref="S67:S68"/>
     <mergeCell ref="T67:W68"/>
     <mergeCell ref="A65:B65"/>
     <mergeCell ref="C65:E65"/>
     <mergeCell ref="F65:H65"/>
     <mergeCell ref="I65:K65"/>
     <mergeCell ref="L65:M66"/>
-    <mergeCell ref="N65:N66"/>
-[...241 lines deleted...]
-    <mergeCell ref="AF23:AH23"/>
   </mergeCells>
   <phoneticPr fontId="2"/>
   <printOptions horizontalCentered="1" verticalCentered="1"/>
   <pageMargins left="0" right="0" top="0" bottom="0" header="0.19685039370078741" footer="0.15748031496062992"/>
-  <pageSetup paperSize="9" scale="99" orientation="portrait" r:id="rId1"/>
+  <pageSetup paperSize="9" orientation="portrait" r:id="rId1"/>
   <headerFooter alignWithMargins="0"/>
   <drawing r:id="rId2"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="4" baseType="variant">
       <vt:variant>
         <vt:lpstr>ワークシート</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>2</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:lpstr>名前付き一覧</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>